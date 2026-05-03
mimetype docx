--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -1090,927 +1090,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Sclerotinia sclerotiorum : meilleure connaissance du champignon pathogène, évaluation du risque et évaluation de méthodes de protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+                <w:t xml:space="preserve">Differential susceptibility to the mycoparasite Paraphaeosphaeria minitans among Sclerotinia sclerotiorum isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71, pp.401-413. </w:t>
+              <w:t xml:space="preserve">Tropical Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (1), pp.82-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/vkn5jf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40858-018-0256-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627650v1</w:t>
+                <w:t xml:space="preserve">hal-02623473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential susceptibility to the mycoparasite Paraphaeosphaeria minitans among Sclerotinia sclerotiorum isolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Sclerotinia sclerotiorum : meilleure connaissance du champignon pathogène, évaluation du risque et évaluation de méthodes de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Avril</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faloya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (1), pp.82-93. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.401-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40858-018-0256-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/vkn5jf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623473v1</w:t>
+                <w:t xml:space="preserve">hal-02627650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Sclerotinia subarctica in France detected with a rapid PCR-based test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Striking similarities between Botrytis cinerea from non-agricultural and from agricultural habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (2), pp.248-253. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07060661.2018.1438515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623313v1</w:t>
+                <w:t xml:space="preserve">hal-01946288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the aerial interconnectivity of distant reservoirs of Sclerotinia sclerotiorum</w:t>
+                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Choufany</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02257⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (4), pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1493-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621012v1</w:t>
+                <w:t xml:space="preserve">hal-02623334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t>
+                <w:t xml:space="preserve">Assessing the aerial interconnectivity of distant reservoirs of Sclerotinia sclerotiorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Choufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-06-18-0962-PDN⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622657v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking similarities between Botrytis cinerea from non-agricultural and from agricultural habitats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (12), pp.2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-18-0962-PDN⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01946288v1</w:t>
+                <w:t xml:space="preserve">hal-02622657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
+                <w:t xml:space="preserve">First report of Sclerotinia subarctica in France detected with a rapid PCR-based test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Berthier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Troulet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 152 (4), pp.933-944. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.248-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-018-1493-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07060661.2018.1438515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623334v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and modeling of surface–atmosphere exchange of microorganisms in Mediterranean grassland</w:t>
               </w:r>
@@ -2143,51 +2143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUCLID: Leveraging IPM for sustainable production of fruit and vegetable crops in partnership with China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there regional differences in the susceptibility of Sclerotinia sclerotiorum strains to Coniothyrium minitans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,771 +2357,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the genetic characteristics of Botrytis sp. airborne inoculum and meteorological parameters, seasons and the origin of air masses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Botrytis cinerea populations collected from tomato greenhouses in Northern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Adjebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10453-015-9370-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 163 (2), pp.124-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jph.12289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268891v1</w:t>
+                <w:t xml:space="preserve">hal-02631269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host phenology and geography as drivers of differentiation in generalist fungal mycoparasites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nick Harvey</w:t>
+                <w:t xml:space="preserve">Assessing host specialization of Botrytis cinerea on lettuce and tomato by genotypic and phenotypic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeon-Dong Shin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Bryone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120703. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (1), pp.119-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328875v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing host specialization of Botrytis cinerea on lettuce and tomato by genotypic and phenotypic characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host phenology and geography as drivers of differentiation in generalist fungal mycoparasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pintye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeon-Dong Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12234⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636584v1</w:t>
+                <w:t xml:space="preserve">hal-02328875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; inoculum between lettuce crop and soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (3), pp.701-708. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Botrytis cinerea populations collected from tomato greenhouses in Northern Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compared dynamics of grey mould incidence and genetic characteristics of Botrytis cinerea in neighbouring vegetable greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Aissat</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (3), pp.439-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4454/JPP.V97I3.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jph.12289⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02631269v1</w:t>
+                <w:t xml:space="preserve">hal-02641257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared dynamics of grey mould incidence and genetic characteristics of Botrytis cinerea in neighbouring vegetable greenhouses</w:t>
+                <w:t xml:space="preserve">Relationship between the genetic characteristics of Botrytis sp. airborne inoculum and meteorological parameters, seasons and the origin of air masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Duffaud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 97 (3), pp.439-447. </w:t>
+              <w:t xml:space="preserve">Aerobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.367-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4454/JPP.V97I3.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10453-015-9370-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641257v1</w:t>
+                <w:t xml:space="preserve">hal-01268891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring viable airborne inoculum of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; in the South-East of France over 3 years: relation with climatic parameters and the origin of air masses</w:t>
               </w:r>
@@ -3308,861 +3308,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiology and atmospheric processes: research challenges concerning the impact of airborne micro-organisms on the atmosphere and climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">Modelling &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; spore exchanges and production in unheated greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C. Sands</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruprecht Jaenicke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-17-2011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (2), pp.407-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4454/jpp.v93i2.1196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652355v1</w:t>
+                <w:t xml:space="preserve">hal-02650232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; spore exchanges and production in unheated greenhouses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Leyronas</w:t>
+                <w:t xml:space="preserve">Microbiology and atmospheric processes: research challenges concerning the impact of airborne micro-organisms on the atmosphere and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Sands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bardin</w:t>
+                <w:t xml:space="preserve">Ruprecht Jaenicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Boulard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 93 (2), pp.407-414. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4454/jpp.v93i2.1196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-17-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650232v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline sensitivity of Botrytis cinerea to pyrrolnitrin, an antibiotic produced by several biological control agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Dependence of greenhouse tunnel ventilation on wind direction and crop height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.338-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2009.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757078v1</w:t>
+                <w:t xml:space="preserve">hal-02662474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of greenhouse tunnel ventilation on wind direction and crop height</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Baseline sensitivity of Botrytis cinerea to pyrrolnitrin, an antibiotic produced by several biological control agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhr Ajouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Riqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Integrated control in protected crops, mediterranean climate, 49, pp.51-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662474v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles observations sur les spores d&amp;lt;em&amp;gt;'Epichloe typhina&amp;lt;/em&amp;gt; (Fr. ex Tul.), Clavicipitacée pathogène des graminées</w:t>
+                <w:t xml:space="preserve">Rôle of fungal ascospores in the infection of orchardgrass (Dactylis glomerata) by Epichloe typhina agent of choke disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie, Mycologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (1), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4454/jpp.v90i1.586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664205v1</w:t>
+                <w:t xml:space="preserve">hal-02660521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse tunnel ventilation dependence on tomato crop height and leaf area index</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles observations sur les spores d&amp;lt;em&amp;gt;'Epichloe typhina&amp;lt;/em&amp;gt; (Fr. ex Tul.), Clavicipitacée pathogène des graminées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryptogamie, Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (1), pp.11-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.801.157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660042v1</w:t>
+                <w:t xml:space="preserve">hal-02664205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle of fungal ascospores in the infection of orchardgrass (Dactylis glomerata) by Epichloe typhina agent of choke disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greenhouse tunnel ventilation dependence on tomato crop height and leaf area index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Raynal</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 90 (1), pp.15-21. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 801, pp.1285-1292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4454/jpp.v90i1.586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.801.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660521v1</w:t>
+                <w:t xml:space="preserve">hal-02660042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quenouille du dactyle. Avancée des connaissances et conséquences pour la lutte</w:t>
               </w:r>
@@ -4852,661 +4852,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of plant pathogenic fungi: why and how ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives : projets de recherche en cours et à développer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dresch</w:t>
+                <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Leyronas</w:t>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHENOLOGY 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Webinaire de restitution projet CASDAR SYNERGIES – volet Ail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, projet CASDAR SYNERGIES, Nov 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752744v1</w:t>
+                <w:t xml:space="preserve">hal-04046932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des agents pathogènes responsables de la fusariose de l’ail</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DEXi Fusariose de l’ail : Prototype d’outil d’évaluation multicritère en vue de la maitrise du risque de développement de la fusariose de l’ail (Fusarium proliferatum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Soucemarianadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Boilloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Fuscien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de restitution projet CASDAR SYNERGIES – volet Ail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, projet CASDAR SYNERGIES, Nov 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040995v1</w:t>
+                <w:t xml:space="preserve">hal-04020768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives : projets de recherche en cours et à développer</w:t>
+                <w:t xml:space="preserve">White and grey molds, where do you come from? A comparative study on inoculum of B. cinerea and S. sclerotiorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Choufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de restitution projet CASDAR SYNERGIES – volet Ail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, projet CASDAR SYNERGIES, Nov 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046932v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXi Fusariose de l’ail : Prototype d’outil d’évaluation multicritère en vue de la maitrise du risque de développement de la fusariose de l’ail (Fusarium proliferatum)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenology of plant pathogenic fungi: why and how ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Boilloz</w:t>
+                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Espagnacq</w:t>
+                <w:t xml:space="preserve">Cédric Dresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Fuscien</w:t>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de restitution projet CASDAR SYNERGIES – volet Ail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, projet CASDAR SYNERGIES, Nov 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">PHENOLOGY 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020768v1</w:t>
+                <w:t xml:space="preserve">hal-03752744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White and grey molds, where do you come from? A comparative study on inoculum of B. cinerea and S. sclerotiorum</w:t>
+                <w:t xml:space="preserve">Caractérisation des agents pathogènes responsables de la fusariose de l’ail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Webinaire de restitution projet CASDAR SYNERGIES – volet Ail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, projet CASDAR SYNERGIES, Nov 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695253v1</w:t>
+                <w:t xml:space="preserve">hal-04040995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment adapter les échelles de phénologie aux champignons phytopathogènes, et pour quelles utilisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5669,51 +5669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snooping into the invisible trajectory of airborne fungal inoculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Choufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5775,609 +5775,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'inoculum aérien de Sclerotinia sclerotiorum. Intérêt pour la prévision des risques</w:t>
+                <w:t xml:space="preserve">Diversité génétique des souches de Sclerotinia sclerotiorum. Implication pour la gestion de la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Sclerotinia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Prigonrieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790595v1</w:t>
+                <w:t xml:space="preserve">hal-02787602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique des souches de Sclerotinia sclerotiorum. Implication pour la gestion de la maladie</w:t>
+                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sclerotinia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Prigonrieux, France</w:t>
+              <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA.; Université du Littoral Côte d’Opale (ULCO). FRA., May 2017, Malo-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787602v1</w:t>
+                <w:t xml:space="preserve">hal-01603316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
+                <w:t xml:space="preserve">COPAIRNIC. Comprendre et prédire les épidémies de pourriture grise dues à Botrytis cinerea : vers un système d’alerte des risques épidémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA.; Université du Littoral Côte d’Opale (ULCO). FRA., May 2017, Malo-les-Bains, France</w:t>
+              <w:t xml:space="preserve">séminaire du métaprogramme SMACH Sustainable Management of Crop Health (Gestion Durable de la Santé des Cultures)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603316v1</w:t>
+                <w:t xml:space="preserve">hal-02789733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPAIRNIC. Comprendre et prédire les épidémies de pourriture grise dues à Botrytis cinerea : vers un système d’alerte des risques épidémiques</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'inoculum aérien de Sclerotinia sclerotiorum. Intérêt pour la prévision des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du métaprogramme SMACH Sustainable Management of Crop Health (Gestion Durable de la Santé des Cultures)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Sclerotinia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Prigonrieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789733v1</w:t>
+                <w:t xml:space="preserve">hal-02790595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCLEROLEG, un projet à l’interface entre le labo et le terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are there regional differences in the susceptibility of Sclerotinia sclerotiorum strains to Coniothyrium minitans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres de Phytopathologie-Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC)., Sep 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743378v1</w:t>
+                <w:t xml:space="preserve">hal-02741997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there regional differences in the susceptibility of Sclerotinia sclerotiorum strains to Coniothyrium minitans ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCLEROLEG, un projet à l’interface entre le labo et le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC)., Sep 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">11. Rencontres de Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741997v1</w:t>
+                <w:t xml:space="preserve">hal-02743378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COPAIRNIC</w:t>
               </w:r>
@@ -6389,51 +6389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,51 +6482,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relaxed-eddy accumulation system for measuring microbial emission fluxes from the vegetation</w:t>
+                <w:t xml:space="preserve">Vers un système de mesure des flux aériens de microorganismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
@@ -6561,116 +6561,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. AAAR Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association for Aerosol Research., Sep 2013, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">MicrobAERO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807518v1</w:t>
+                <w:t xml:space="preserve">hal-02745318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de l'inoculum aérien de [i]Botrytis cinerea[/i] : sources locales vs introduction à partir de sources éloignées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6728,342 +6728,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système de mesure des flux aériens de microorganismes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring viable airborne inoculum of Botrytis cinerea in the South-East of France over 3 years: relation with climatic parameters and the origin of air masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobAERO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t>
+              <w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745318v1</w:t>
+                <w:t xml:space="preserve">hal-02745614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring viable airborne inoculum of Botrytis cinerea in the South-East of France over 3 years: relation with climatic parameters and the origin of air masses</w:t>
+                <w:t xml:space="preserve">Relations entre inoculum aérien de &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; et paramètres micro- et méso-climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t>
+              <w:t xml:space="preserve">MicrobAERO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745614v1</w:t>
+                <w:t xml:space="preserve">hal-02745265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre inoculum aérien de &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; et paramètres micro- et méso-climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A relaxed-eddy accumulation system for measuring microbial emission fluxes from the vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobAERO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t>
+              <w:t xml:space="preserve">32. AAAR Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association for Aerosol Research., Sep 2013, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745265v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'abondance et de la structure génétique de l'inoculum aérien de Botrytis cinerea sur un site maraicher pendant trois ans</w:t>
               </w:r>
@@ -7207,437 +7207,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du pouvoir pathogène d’une bactérie phytopathogène en dehors des zones agricoles. Impact des biofilms aquatiques sur la structure des populations de Pseudomonas syringae</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux d'agents phytopathogènes entre habitats agricoles et non agricoles: implications pour l'épidémiologie et l'évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques INRA PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cogolin, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757720v1</w:t>
+                <w:t xml:space="preserve">hal-02816029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of abundance and genetic structure of Botrytis cinerea airborne inoculum in the south east of France over 2.5 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plants as source of microorganisms for clouds: mechanisms and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Botrytis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">9th International Symposium on the Microbiology of Aerial Plant Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753283v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants as source of microorganisms for clouds: mechanisms and processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of abundance and genetic structure of Botrytis cinerea airborne inoculum in the south east of France over 2.5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on the Microbiology of Aerial Plant Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Corvallis, United States</w:t>
+              <w:t xml:space="preserve">15. International Botrytis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493229v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux d'agents phytopathogènes entre habitats agricoles et non agricoles: implications pour l'épidémiologie et l'évolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution du pouvoir pathogène d’une bactérie phytopathogène en dehors des zones agricoles. Impact des biofilms aquatiques sur la structure des populations de Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques INRA PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cogolin, France. pp.36</w:t>
+              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816029v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de flux de bactéries d'un couvert végétal vers l'atmosphère</w:t>
               </w:r>
@@ -7649,77 +7649,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobAéro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Narbonne, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7807,433 +7807,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de flux bactériens au dessus d'un couvert végétal</w:t>
+                <w:t xml:space="preserve">Modélisation de flux de spores de Botrytis cinerea en tunnels de tomate et laitue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres Plantes-Bactéries</w:t>
+              <w:t xml:space="preserve">7. Rencontres de Phytopathologie Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752911v1</w:t>
+                <w:t xml:space="preserve">hal-02757384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de flux de spores de Botrytis cinerea en tunnels de tomate et laitue</w:t>
+                <w:t xml:space="preserve">Balance of airborne spores of Botrytis cinerea in tomato and lettuce tunnels and modelling of spore production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres de Phytopathologie Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">International conference on Applied Aspects of Aerobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757384v1</w:t>
+                <w:t xml:space="preserve">hal-02752464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance of airborne spores of Botrytis cinerea in tomato and lettuce tunnels and modelling of spore production</w:t>
+                <w:t xml:space="preserve">Measurement of bacterial flux over a wheat crop and characterization of particles transporting bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marloie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Applied Aspects of Aerobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752464v1</w:t>
+                <w:t xml:space="preserve">hal-02757512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of bacterial flux over a wheat crop and characterization of particles transporting bacteria</w:t>
+                <w:t xml:space="preserve">Mesure de flux bactériens au dessus d'un couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Applied Aspects of Aerobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">8. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757512v1</w:t>
+                <w:t xml:space="preserve">hal-02752911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la piste du mode de pénétration d'Epichloe typhina dans le dactyle</w:t>
               </w:r>
@@ -8282,463 +8282,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents types de spores chez Epichloe typhina et leurs rôles respectifs</w:t>
+                <w:t xml:space="preserve">Mise au point d'une technique de détection biomoléculaire d'Epichloe typhina, champignon responsable de la quenouille du dactyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Nancy, France</w:t>
+              <w:t xml:space="preserve">7. Conférence Internationale sur les Maladies des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764299v1</w:t>
+                <w:t xml:space="preserve">hal-02764000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une technique de détection biomoléculaire d'Epichloe typhina, champignon responsable de la quenouille du dactyle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité de traitements de semences et d'une thermothérapie contre le Neotyphodium du ray-grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conférence Internationale sur les Maladies des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764000v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de traitements de semences et d'une thermothérapie contre le Neotyphodium du ray-grass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les différents types de spores chez Epichloe typhina et leurs rôles respectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conférence Internationale sur les Maladies des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées du Réseau Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763999v1</w:t>
+                <w:t xml:space="preserve">hal-02764299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fungicides and heat treatment on seed germination of endophyte infected perennial ryegrass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial contamination of orchardgrass by Epichloe typhina, the agent of choke disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Deneufbourg</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès de la Fédération Européenne des Herbages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762599v1</w:t>
+                <w:t xml:space="preserve">hal-02760298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial contamination of orchardgrass by Epichloe typhina, the agent of choke disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fungicides and heat treatment on seed germination of endophyte infected perennial ryegrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Raynal</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneufbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès de la Fédération Européenne des Herbages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760298v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9097,51 +9097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agressivité comparée de Sclerotinia sclerotiorum sur différentes espèces végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9261,51 +9261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9324,485 +9324,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUCLID: Leveraging IPM for sustainable production of fruit and vegetable crops in partnership with China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity and inoculum exchange of Botrytis cinerea between tomato greenhouses in northern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Adjebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Berlin, Germany. , IOBC WPRS Bulletin, 117, 2016, IOBC WPRS Bulletin</w:t>
+              <w:t xml:space="preserve">17. International Botrytis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. , 2016, Abstract book XVII International Botrytis symposium, 23 - 28 October 2016, Santa cruz - Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606629v1</w:t>
+                <w:t xml:space="preserve">hal-01594881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and inoculum exchange of Botrytis cinerea between tomato greenhouses in northern Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Adjebli</w:t>
+                <w:t xml:space="preserve">EUCLID: Leveraging IPM for sustainable production of fruit and vegetable crops in partnership with China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Botrytis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. , 2016, Abstract book XVII International Botrytis symposium, 23 - 28 October 2016, Santa cruz - Chile</w:t>
+              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Berlin, Germany. , IOBC WPRS Bulletin, 117, 2016, IOBC WPRS Bulletin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594881v1</w:t>
+                <w:t xml:space="preserve">hal-01606629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'inoculum aérien de[i] Botrytis cinerea[/i] pour la prévision des épidémies de pourriture grise</w:t>
+                <w:t xml:space="preserve">Caractérisation des populations de&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Colmar, France. , 2015, 9. Colloque de la société française de phytopathologie. Livre des résumés. Du 2 au 5 juin 2015, Colmar, "la cité de Bartholdi"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269044v1</w:t>
+                <w:t xml:space="preserve">hal-02739858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des populations de&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; en France</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'inoculum aérien de[i] Botrytis cinerea[/i] pour la prévision des épidémies de pourriture grise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Colmar, France. , 2015, 9. Colloque de la société française de phytopathologie. Livre des résumés. Du 2 au 5 juin 2015, Colmar, "la cité de Bartholdi"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739858v1</w:t>
+                <w:t xml:space="preserve">hal-01269044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de diversification chez Botrytis cinerea : comment faire de la recombinaison sans sexe ?</w:t>
               </w:r>
@@ -9814,51 +9814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. rencontres de Phytopathologie-Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP). 27 au 31 janvier 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9883,64 +9883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources potentielles d’inoculum de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; en dehors du contexte agricole sensu stricto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10224,51 +10224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la spécificité d’hôte de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; sur tomates et laitues par caractérisation génotypique et phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bryone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10711,203 +10711,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer, détecter, protéger : des pistes à explorer pour lutter contre la fusariose de l’ail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fusariose de l'ail. Etat des connaissances et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hunyadi</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prigent Combaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722473v1</w:t>
+                <w:t xml:space="preserve">hal-03898643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fusariose de l'ail. Etat des connaissances et perspectives.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluer, détecter, protéger : des pistes à explorer pour lutter contre la fusariose de l’ail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pellat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03898643v1</w:t>
+                <w:t xml:space="preserve">hal-03722473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusariose : les recherches progressent</w:t>
               </w:r>
@@ -11062,90 +11062,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiology and atmospheric processes: an upcoming era of research on bio-meteorology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Sands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jaenicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11505,51 +11505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC925CC0"/>
+    <w:nsid w:val="41256D28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11736,51 +11736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-leyronas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2693-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114376905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Balanant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducourouble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art10-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soucemarianadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13699" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13394" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ma&#226;taoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leignez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-018-09555-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vkn5jf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02257" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01820" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Georgiadis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Gioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2017-527" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9370-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pintye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Harvey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon-Dong Shin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120703" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631269v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adjebli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aissat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12289" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQQJ97GK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I3.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646614v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-012-9280-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C810A22AD0A4ED0E7346EF9ED3D66B9A6735CE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2012.727484" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruprecht Jaenicke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vogel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-17-2011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i2.1196" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2009.03.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2T0NMXH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raynal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.801.157" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v90i1.586" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meriaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raynal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2005.0135" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Broucqsault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Boilloz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espagnacq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Fuscien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bladier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Garrigou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805393v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752911v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757384v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752464v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757512v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neema" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneufbourg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760298v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robledo-Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603313v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606629v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742236v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119977924.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caubel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Buono" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hunyadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898643v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsonneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pellat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789577v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330280v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaenicke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790123v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-leyronas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2693-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114376905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Balanant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducourouble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art10-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soucemarianadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13699" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13394" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ma&#226;taoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leignez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-018-09555-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vkn5jf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02257" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Georgiadis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Gioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2017-527" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adjebli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aissat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQQJ97GK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pintye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Harvey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon-Dong Shin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120703" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I3.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9370-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646614v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-012-9280-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C810A22AD0A4ED0E7346EF9ED3D66B9A6735CE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2012.727484" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i2.1196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruprecht Jaenicke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-17-2011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2009.03.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2T0NMXH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raynal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v90i1.586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.801.157" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meriaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raynal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2005.0135" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Broucqsault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Boilloz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espagnacq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Fuscien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bladier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Garrigou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805393v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753283v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757384v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757512v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764299v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneufbourg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robledo-Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603313v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269044v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742236v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119977924.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caubel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Buono" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsonneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pellat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hunyadi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789577v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330280v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaenicke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790123v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>