--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -199,377 +199,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the phenology of plant pathogenic fungi: why and how?</w:t>
+                <w:t xml:space="preserve">SYNERGIES -Controlling fusarium diseases in vegetable production systems (melon and garlic) in different production basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Delmas</w:t>
+                <w:t xml:space="preserve">Laure Soucémarianadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">Tanguy Balanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Leyronas</w:t>
+                <w:t xml:space="preserve">André Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Robin</w:t>
+                <w:t xml:space="preserve">Claire Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+                <w:t xml:space="preserve">Laurène Fito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99, pp.1075-1084. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.129-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.13058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art10-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457548v1</w:t>
+                <w:t xml:space="preserve">hal-04791579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNERGIES -Controlling fusarium diseases in vegetable production systems (melon and garlic) in different production basins</w:t>
+                <w:t xml:space="preserve">Monitoring the phenology of plant pathogenic fungi: why and how?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Soucémarianadin</w:t>
+                <w:t xml:space="preserve">Chloé Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Balanant</w:t>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chabert</w:t>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ducourouble</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Fito</w:t>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.129-145. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99, pp.1075-1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art10-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.13058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791579v1</w:t>
+                <w:t xml:space="preserve">hal-04457548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNERGIES -Maîtriser les fusarioses dans les systèmes légumiers (melon et ail) dans différents bassins de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Soucemarianadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Balanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Fito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.155-172. </w:t>
@@ -607,51 +607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne versus soilborne inoculum: White mould, where do you come from?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -750,51 +750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 70 (6), pp.1276-1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -962,51 +962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Sclerotinia sclerotiorum airborne inoculum, the widespread agent of white mould disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1135,51 +1135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1243,51 +1243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Sclerotinia sclerotiorum : meilleure connaissance du champignon pathogène, évaluation du risque et évaluation de méthodes de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1354,663 +1354,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking similarities between Botrytis cinerea from non-agricultural and from agricultural habitats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">First report of Sclerotinia subarctica in France detected with a rapid PCR-based test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1820. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.248-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07060661.2018.1438515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946288v1</w:t>
+                <w:t xml:space="preserve">hal-02623313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Berthier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Troulet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-018-1493-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (12), pp.2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-18-0962-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623334v1</w:t>
+                <w:t xml:space="preserve">hal-02622657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the aerial interconnectivity of distant reservoirs of Sclerotinia sclerotiorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Choufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Striking similarities between Botrytis cinerea from non-agricultural and from agricultural habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-06-18-0962-PDN⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622657v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Sclerotinia subarctica in France detected with a rapid PCR-based test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Benigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (2), pp.248-253. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (4), pp.933-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07060661.2018.1438515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1493-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623313v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and modeling of surface–atmosphere exchange of microorganisms in Mediterranean grassland</w:t>
               </w:r>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodoro Georgiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Gioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2277,51 +2277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2357,801 +2357,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Botrytis cinerea populations collected from tomato greenhouses in Northern Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relationship between the genetic characteristics of Botrytis sp. airborne inoculum and meteorological parameters, seasons and the origin of air masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Aissat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jph.12289⟩</w:t>
+              <w:t xml:space="preserve">Aerobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.367-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10453-015-9370-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631269v1</w:t>
+                <w:t xml:space="preserve">hal-01268891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing host specialization of Botrytis cinerea on lettuce and tomato by genotypic and phenotypic characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Flow of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; inoculum between lettuce crop and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Troulet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64 (1), pp.119-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12234⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 64 (3), pp.701-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636584v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host phenology and geography as drivers of differentiation in generalist fungal mycoparasites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing host specialization of Botrytis cinerea on lettuce and tomato by genotypic and phenotypic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bryone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120703⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (1), pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328875v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; inoculum between lettuce crop and soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Host phenology and geography as drivers of differentiation in generalist fungal mycoparasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pintye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeon-Dong Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12284⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636476v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared dynamics of grey mould incidence and genetic characteristics of Botrytis cinerea in neighbouring vegetable greenhouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison of Botrytis cinerea populations collected from tomato greenhouses in Northern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Adjebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Duffaud</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 163 (2), pp.124-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jph.12289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4454/JPP.V97I3.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641257v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the genetic characteristics of Botrytis sp. airborne inoculum and meteorological parameters, seasons and the origin of air masses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Compared dynamics of grey mould incidence and genetic characteristics of Botrytis cinerea in neighbouring vegetable greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (3), pp.367-380. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (3), pp.439-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10453-015-9370-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4454/JPP.V97I3.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268891v1</w:t>
+                <w:t xml:space="preserve">hal-02641257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring viable airborne inoculum of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; in the South-East of France over 3 years: relation with climatic parameters and the origin of air masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3210,51 +3210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared efficiency of the isolation methods for Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3314,51 +3314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; spore exchanges and production in unheated greenhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3572,839 +3572,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of greenhouse tunnel ventilation on wind direction and crop height</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Boulard</w:t>
+                <w:t xml:space="preserve">Baseline sensitivity of Botrytis cinerea to pyrrolnitrin, an antibiotic produced by several biological control agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhr Ajouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Riqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Integrated control in protected crops, mediterranean climate, 49, pp.51-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662474v1</w:t>
+                <w:t xml:space="preserve">hal-02757078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline sensitivity of Botrytis cinerea to pyrrolnitrin, an antibiotic produced by several biological control agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sakhr Ajouz</w:t>
+                <w:t xml:space="preserve">Dependence of greenhouse tunnel ventilation on wind direction and crop height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.338-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2009.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757078v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle of fungal ascospores in the infection of orchardgrass (Dactylis glomerata) by Epichloe typhina agent of choke disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nouvelles observations sur les spores d&amp;lt;em&amp;gt;'Epichloe typhina&amp;lt;/em&amp;gt; (Fr. ex Tul.), Clavicipitacée pathogène des graminées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cryptogamie, Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (1), pp.11-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660521v1</w:t>
+                <w:t xml:space="preserve">hal-02664205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles observations sur les spores d&amp;lt;em&amp;gt;'Epichloe typhina&amp;lt;/em&amp;gt; (Fr. ex Tul.), Clavicipitacée pathogène des graminées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Greenhouse tunnel ventilation dependence on tomato crop height and leaf area index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Raynal</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie, Mycologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 801, pp.1285-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.801.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664205v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse tunnel ventilation dependence on tomato crop height and leaf area index</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rôle of fungal ascospores in the infection of orchardgrass (Dactylis glomerata) by Epichloe typhina agent of choke disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 801, pp.1285-1292. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (1), pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.801.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4454/jpp.v90i1.586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660042v1</w:t>
+                <w:t xml:space="preserve">hal-02660521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quenouille du dactyle. Avancée des connaissances et conséquences pour la lutte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chemical control of Neotyphodium spp. endophytes in perennial ryegrass and tall fescue seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Raynal</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2005.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662810v1</w:t>
+                <w:t xml:space="preserve">hal-02662790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical control of Neotyphodium spp. endophytes in perennial ryegrass and tall fescue seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La quenouille du dactyle. Avancée des connaissances et conséquences pour la lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Raynal</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 593, pp.52-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2135/cropsci2005.0135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662790v1</w:t>
+                <w:t xml:space="preserve">hal-02662810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common and newly identified foliar diseases of seed-producing lucerne in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Broucqsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 88 (11), pp.1213-1218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4429,64 +4429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies observées en France sur graminées et légumineuses fourragères pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 557, pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4511,64 +4511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of Neotyphodium-like endophytes in European grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 139, pp.119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4606,64 +4606,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies fongiques : Faut-il protéger les luzernes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Broucqsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 143, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4720,51 +4720,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting alliance: the complex relationship between Fusarium and garlic and its implications for management of dry rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ontario Fruit and Vegetable Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Niagara Falls (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4789,51 +4789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fusariose de l'ail : une maladie émergente à l'épidémiologie mal connue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale Alliacées 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre technique interprofessionnel des fruits et légumes, Jan 2024, Bellegarde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4852,713 +4852,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives : projets de recherche en cours et à développer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phenology of plant pathogenic fungi: why and how ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de restitution projet CASDAR SYNERGIES – volet Ail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, projet CASDAR SYNERGIES, Nov 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">PHENOLOGY 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046932v1</w:t>
+                <w:t xml:space="preserve">hal-03752744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXi Fusariose de l’ail : Prototype d’outil d’évaluation multicritère en vue de la maitrise du risque de développement de la fusariose de l’ail (Fusarium proliferatum)</w:t>
+                <w:t xml:space="preserve">Caractérisation des agents pathogènes responsables de la fusariose de l’ail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chabert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de restitution projet CASDAR SYNERGIES – volet Ail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, projet CASDAR SYNERGIES, Nov 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020768v1</w:t>
+                <w:t xml:space="preserve">hal-04040995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White and grey molds, where do you come from? A comparative study on inoculum of B. cinerea and S. sclerotiorum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perspectives : projets de recherche en cours et à développer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Webinaire de restitution projet CASDAR SYNERGIES – volet Ail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, projet CASDAR SYNERGIES, Nov 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695253v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of plant pathogenic fungi: why and how ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEXi Fusariose de l’ail : Prototype d’outil d’évaluation multicritère en vue de la maitrise du risque de développement de la fusariose de l’ail (Fusarium proliferatum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Soucemarianadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">Mikael Boilloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dresch</w:t>
+                <w:t xml:space="preserve">Laurence Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Leyronas</w:t>
+                <w:t xml:space="preserve">Anne Laure Fuscien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHENOLOGY 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Webinaire de restitution projet CASDAR SYNERGIES – volet Ail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, projet CASDAR SYNERGIES, Nov 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752744v1</w:t>
+                <w:t xml:space="preserve">hal-04020768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des agents pathogènes responsables de la fusariose de l’ail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">White and grey molds, where do you come from? A comparative study on inoculum of B. cinerea and S. sclerotiorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Troulet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Choufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de restitution projet CASDAR SYNERGIES – volet Ail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, projet CASDAR SYNERGIES, Nov 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040995v1</w:t>
+                <w:t xml:space="preserve">hal-03695253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment adapter les échelles de phénologie aux champignons phytopathogènes, et pour quelles utilisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Phénologie de TEMPO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau TEMPO, Oct 2021, Fontainebleau, France</w:t>
@@ -5587,51 +5587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snooping into the invisible trajectory of airborne inoculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario Semanal CATIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Turrialba, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5656,64 +5656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snooping into the invisible trajectory of airborne fungal inoculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Choufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5775,359 +5775,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique des souches de Sclerotinia sclerotiorum. Implication pour la gestion de la maladie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'inoculum aérien de Sclerotinia sclerotiorum. Intérêt pour la prévision des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Sclerotinia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Prigonrieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787602v1</w:t>
+                <w:t xml:space="preserve">hal-02790595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diversité génétique des souches de Sclerotinia sclerotiorum. Implication pour la gestion de la maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA.; Université du Littoral Côte d’Opale (ULCO). FRA., May 2017, Malo-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Journée Sclerotinia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Prigonrieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603316v1</w:t>
+                <w:t xml:space="preserve">hal-02787602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPAIRNIC. Comprendre et prédire les épidémies de pourriture grise dues à Botrytis cinerea : vers un système d’alerte des risques épidémiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du métaprogramme SMACH Sustainable Management of Crop Health (Gestion Durable de la Santé des Cultures)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA.; Université du Littoral Côte d’Opale (ULCO). FRA., May 2017, Malo-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789733v1</w:t>
+                <w:t xml:space="preserve">hal-01603316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'inoculum aérien de Sclerotinia sclerotiorum. Intérêt pour la prévision des risques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">COPAIRNIC. Comprendre et prédire les épidémies de pourriture grise dues à Botrytis cinerea : vers un système d’alerte des risques épidémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sclerotinia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Prigonrieux, France</w:t>
+              <w:t xml:space="preserve">séminaire du métaprogramme SMACH Sustainable Management of Crop Health (Gestion Durable de la Santé des Cultures)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790595v1</w:t>
+                <w:t xml:space="preserve">hal-02789733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there regional differences in the susceptibility of Sclerotinia sclerotiorum strains to Coniothyrium minitans ?</w:t>
               </w:r>
@@ -6152,51 +6152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6238,51 +6238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCLEROLEG, un projet à l’interface entre le labo et le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6363,51 +6363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COPAIRNIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,51 +6482,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système de mesure des flux aériens de microorganismes</w:t>
+                <w:t xml:space="preserve">A relaxed-eddy accumulation system for measuring microbial emission fluxes from the vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
@@ -6540,560 +6540,560 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobAERO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t>
+              <w:t xml:space="preserve">32. AAAR Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association for Aerosol Research., Sep 2013, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745318v1</w:t>
+                <w:t xml:space="preserve">hal-02807518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine de l'inoculum aérien de [i]Botrytis cinerea[/i] : sources locales vs introduction à partir de sources éloignées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vers un système de mesure des flux aériens de microorganismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur la biologie des populations introduites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">MicrobAERO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268386v1</w:t>
+                <w:t xml:space="preserve">hal-02745318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring viable airborne inoculum of Botrytis cinerea in the South-East of France over 3 years: relation with climatic parameters and the origin of air masses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Origine de l'inoculum aérien de [i]Botrytis cinerea[/i] : sources locales vs introduction à partir de sources éloignées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t>
+              <w:t xml:space="preserve">Journée sur la biologie des populations introduites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745614v1</w:t>
+                <w:t xml:space="preserve">hal-01268386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre inoculum aérien de &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; et paramètres micro- et méso-climatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monitoring viable airborne inoculum of Botrytis cinerea in the South-East of France over 3 years: relation with climatic parameters and the origin of air masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobAERO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t>
+              <w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745265v1</w:t>
+                <w:t xml:space="preserve">hal-02745614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relaxed-eddy accumulation system for measuring microbial emission fluxes from the vegetation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relations entre inoculum aérien de &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; et paramètres micro- et méso-climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. AAAR Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association for Aerosol Research., Sep 2013, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">MicrobAERO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807518v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'abondance et de la structure génétique de l'inoculum aérien de Botrytis cinerea sur un site maraicher pendant trois ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,51 +7144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande évasion : processus impliqués dans le transport de phytobactéries vers l'atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres des Porteurs de Projets SPE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Ecully, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7207,519 +7207,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux d'agents phytopathogènes entre habitats agricoles et non agricoles: implications pour l'épidémiologie et l'évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évolution du pouvoir pathogène d’une bactérie phytopathogène en dehors des zones agricoles. Impact des biofilms aquatiques sur la structure des populations de Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques INRA PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cogolin, France. pp.36</w:t>
+              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816029v1</w:t>
+                <w:t xml:space="preserve">hal-02757720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants as source of microorganisms for clouds: mechanisms and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on the Microbiology of Aerial Plant Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of abundance and genetic structure of Botrytis cinerea airborne inoculum in the south east of France over 2.5 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du pouvoir pathogène d’une bactérie phytopathogène en dehors des zones agricoles. Impact des biofilms aquatiques sur la structure des populations de Pseudomonas syringae</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Flux d'agents phytopathogènes entre habitats agricoles et non agricoles: implications pour l'épidémiologie et l'évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques INRA PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cogolin, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757720v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de flux de bactéries d'un couvert végétal vers l'atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobAéro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Narbonne, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7744,51 +7744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de flux de bactéries d'un couvert végétal vers l'atmosphère. Caractérisation des particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de St Maurice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Montfavet, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7807,165 +7807,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de flux de spores de Botrytis cinerea en tunnels de tomate et laitue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mesure de flux bactériens au dessus d'un couvert végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marloie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres de Phytopathologie Mycologie</w:t>
+              <w:t xml:space="preserve">8. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757384v1</w:t>
+                <w:t xml:space="preserve">hal-02752911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance of airborne spores of Botrytis cinerea in tomato and lettuce tunnels and modelling of spore production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation de flux de spores de Botrytis cinerea en tunnels de tomate et laitue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7977,293 +7964,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Applied Aspects of Aerobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">7. Rencontres de Phytopathologie Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752464v1</w:t>
+                <w:t xml:space="preserve">hal-02757384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of bacterial flux over a wheat crop and characterization of particles transporting bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Balance of airborne spores of Botrytis cinerea in tomato and lettuce tunnels and modelling of spore production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Applied Aspects of Aerobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757512v1</w:t>
+                <w:t xml:space="preserve">hal-02752464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de flux bactériens au dessus d'un couvert végétal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Measurement of bacterial flux over a wheat crop and characterization of particles transporting bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">International conference on Applied Aspects of Aerobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752911v1</w:t>
+                <w:t xml:space="preserve">hal-02757512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la piste du mode de pénétration d'Epichloe typhina dans le dactyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de Phytopathologie/Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8282,463 +8282,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une technique de détection biomoléculaire d'Epichloe typhina, champignon responsable de la quenouille du dactyle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les différents types de spores chez Epichloe typhina et leurs rôles respectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conférence Internationale sur les Maladies des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées du Réseau Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764000v1</w:t>
+                <w:t xml:space="preserve">hal-02764299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de traitements de semences et d'une thermothérapie contre le Neotyphodium du ray-grass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point d'une technique de détection biomoléculaire d'Epichloe typhina, champignon responsable de la quenouille du dactyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Meriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Leyronas</w:t>
+                <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conférence Internationale sur les Maladies des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763999v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents types de spores chez Epichloe typhina et leurs rôles respectifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficacité de traitements de semences et d'une thermothérapie contre le Neotyphodium du ray-grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Nancy, France</w:t>
+              <w:t xml:space="preserve">7. Conférence Internationale sur les Maladies des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764299v1</w:t>
+                <w:t xml:space="preserve">hal-02763999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial contamination of orchardgrass by Epichloe typhina, the agent of choke disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of fungicides and heat treatment on seed germination of endophyte infected perennial ryegrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Raynal</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneufbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès de la Fédération Européenne des Herbages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760298v1</w:t>
+                <w:t xml:space="preserve">hal-02762599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fungicides and heat treatment on seed germination of endophyte infected perennial ryegrass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial contamination of orchardgrass by Epichloe typhina, the agent of choke disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Meriaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Deneufbourg</w:t>
+                <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès de la Fédération Européenne des Herbages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762599v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8795,51 +8795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8920,51 +8920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Robledo-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9028,51 +9028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Congress of European Microbiologists 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. , 1639 p., 2019, FEMS 2019 - 8. Congress of European Microbiologists</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9136,51 +9136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9222,90 +9222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting abundance of Botrytis cinerea airborne inoculum to forecast grey mould epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9330,77 +9330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and inoculum exchange of Botrytis cinerea between tomato greenhouses in northern Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Adjebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9464,51 +9464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9540,299 +9540,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des populations de&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'inoculum aérien de[i] Botrytis cinerea[/i] pour la prévision des épidémies de pourriture grise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Colmar, France. , 2015, 9. Colloque de la société française de phytopathologie. Livre des résumés. Du 2 au 5 juin 2015, Colmar, "la cité de Bartholdi"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739858v1</w:t>
+                <w:t xml:space="preserve">hal-01269044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'inoculum aérien de[i] Botrytis cinerea[/i] pour la prévision des épidémies de pourriture grise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des populations de&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Colmar, France. , 2015, 9. Colloque de la société française de phytopathologie. Livre des résumés. Du 2 au 5 juin 2015, Colmar, "la cité de Bartholdi"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269044v1</w:t>
+                <w:t xml:space="preserve">hal-02739858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de diversification chez Botrytis cinerea : comment faire de la recombinaison sans sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9877,463 +9877,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources potentielles d’inoculum de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; en dehors du contexte agricole sensu stricto</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evolution temporelle des caractéristiques génétiques de l’inoculum aérien de Botrytis cinerea un champignon pathogène extrêmement polyphage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
+              <w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 2012, Petit Pois Déridé 2012. Avignon, du 28 au 31 août 2012. Actes du colloque. Session 7 «Dispersion, épidémiologie et biologie des invasions»</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749247v1</w:t>
+                <w:t xml:space="preserve">hal-01267798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution temporelle des caractéristiques génétiques de l’inoculum aérien de Botrytis cinerea un champignon pathogène extrêmement polyphage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sources potentielles d’inoculum de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; en dehors du contexte agricole sensu stricto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 2012, Petit Pois Déridé 2012. Avignon, du 28 au 31 août 2012. Actes du colloque. Session 7 «Dispersion, épidémiologie et biologie des invasions»</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267798v1</w:t>
+                <w:t xml:space="preserve">hal-02749247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des populations aériennes de [i]Botrytis cinerea[/i] : un exemple d’aéromicrobiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la spécificité d’hôte de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; sur tomates et laitues par caractérisation génotypique et phénotypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bryone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'Inra 2012. L'Isle-sur-La-Sorgue- 13-15 novembre 2012</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267866v1</w:t>
+                <w:t xml:space="preserve">hal-02744862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la spécificité d’hôte de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; sur tomates et laitues par caractérisation génotypique et phénotypique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évolution des populations aériennes de [i]Botrytis cinerea[/i] : un exemple d’aéromicrobiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Bryone</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'Inra 2012. L'Isle-sur-La-Sorgue- 13-15 novembre 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744862v1</w:t>
+                <w:t xml:space="preserve">hal-01267866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10364,51 +10364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movements of bioaerosols in the atmosphere and the consequences for climate and microbial evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10498,64 +10498,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche au niveau international dans la filière fourrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2001</w:t>
@@ -10616,51 +10616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusariose de l'ail. Protocole d'inoculation des caïeux et échelle de notation des symptômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10711,233 +10711,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fusariose de l'ail. Etat des connaissances et perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer, détecter, protéger : des pistes à explorer pour lutter contre la fusariose de l’ail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Arsonneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Prigent Combaret</w:t>
+                <w:t xml:space="preserve">Hélène Hunyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898643v1</w:t>
+                <w:t xml:space="preserve">hal-03722473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer, détecter, protéger : des pistes à explorer pour lutter contre la fusariose de l’ail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La fusariose de l'ail. Etat des connaissances et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hunyadi</w:t>
+                <w:t xml:space="preserve">Claire Prigent Combaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722473v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusariose : les recherches progressent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10955,51 +10955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies fongiques des plantes cultivées : caractériser l'inoculum pour prévoir les risques épidémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11353,51 +11353,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser l’inoculum pour prévoir les risques épidémiques en santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université d'Avignon et des Pays de Vaucluse, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11505,51 +11505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41256D28"/>
+    <w:nsid w:val="CE7D1554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11736,51 +11736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-leyronas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2693-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114376905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Balanant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducourouble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art10-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soucemarianadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13699" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13394" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ma&#226;taoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leignez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-018-09555-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vkn5jf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02257" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Georgiadis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Gioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2017-527" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adjebli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aissat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQQJ97GK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pintye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Harvey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon-Dong Shin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120703" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I3.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9370-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646614v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-012-9280-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C810A22AD0A4ED0E7346EF9ED3D66B9A6735CE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2012.727484" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i2.1196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruprecht Jaenicke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-17-2011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2009.03.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2T0NMXH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raynal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v90i1.586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.801.157" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meriaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raynal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2005.0135" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Broucqsault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Boilloz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espagnacq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Fuscien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bladier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Garrigou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805393v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753283v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757384v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757512v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764299v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneufbourg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robledo-Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603313v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269044v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742236v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119977924.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caubel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Buono" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsonneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pellat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hunyadi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789577v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330280v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaenicke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790123v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-leyronas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2693-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114376905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Balanant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducourouble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art10-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soucemarianadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13699" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13394" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ma&#226;taoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leignez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-018-09555-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vkn5jf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02257" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01820" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Georgiadis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Gioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2017-527" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9370-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pintye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Harvey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon-Dong Shin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120703" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631269v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adjebli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aissat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12289" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQQJ97GK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I3.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646614v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-012-9280-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C810A22AD0A4ED0E7346EF9ED3D66B9A6735CE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2012.727484" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i2.1196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruprecht Jaenicke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-17-2011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2009.03.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2T0NMXH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raynal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.801.157" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v90i1.586" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meriaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2005.0135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Broucqsault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Boilloz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espagnacq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Fuscien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bladier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Garrigou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268386v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805393v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752911v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757384v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752464v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757512v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neema" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneufbourg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760298v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robledo-Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603313v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742236v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267798v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744862v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119977924.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caubel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Buono" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hunyadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898643v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsonneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pellat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789577v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330280v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaenicke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790123v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>