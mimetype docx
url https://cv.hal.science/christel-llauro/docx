--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,498 +100,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis of horizontal transfer in non-model wild species from a natural ecosystem reveals new insights into genetic exchange in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">Emilie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brando</w:t>
+                <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Bures</w:t>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (10), pp.e1010964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270325v1</w:t>
+                <w:t xml:space="preserve">hal-04274792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
+                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panpan Zhang</w:t>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Bures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766500v1</w:t>
+                <w:t xml:space="preserve">hal-04270325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of horizontal transfer in non-model wild species from a natural ecosystem reveals new insights into genetic exchange in plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panpan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Panaud</w:t>
+                <w:t xml:space="preserve">Alain Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (10), pp.e1010964. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274792v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the complete plastome of &amp;lt;i&amp;gt;Delphinium montanum&amp;lt;/i&amp;gt;, a polyploid, endemic and endangered Pyrenean Larkspur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -664,64 +664,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 168 (3), pp.452-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -807,51 +807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Franek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1317,64 +1317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (2), pp.3256-3257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1402,291 +1402,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Robakowska-Hyzorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3753-zg⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01626046v1</w:t>
+                <w:t xml:space="preserve">hal-02098598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+                <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Debladis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Llauro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006630. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, art. 537 [8 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3753-zg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098598v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01626046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic stress and genome dynamics: specific genes and transposable elements response to iron excess in rice</w:t>
               </w:r>
@@ -1858,51 +1858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mozar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.1-14. </w:t>
@@ -2113,51 +2113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El-Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2221,64 +2221,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RLK7, a leucine-rich repeat receptor-like kinase, is required for proper germination speed and tolerance to oxidative stress in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,64 +2367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtERF38 (At2g35700), an AP2/ERF family transcription factor gene from Arabidopsis thaliana, is expressed in specific cell types of roots, stems and seeds that undergo suberization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2515,103 +2515,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genome stability and extrachromosomal circular DNA (eccDNA): vicious or virtuous circle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mirouze</w:t>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Elements transposables, Apr 2024, Saint Malo (FR), France</w:t>
@@ -2640,103 +2640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrachromosomal circular DNA (eccDNA) and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panpan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mirouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Panpan Zhang</w:t>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM Labex TULIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex TULIP (Towards a Unified Theory of Biotic Interactions: roLe of environmental Perturbations); FR AIB (Fédération de Recherche Agrobiosciences, Interactions et Biodiversité), Oct 2023, Toulouse, France</w:t>
@@ -2804,64 +2804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hshin-Ping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu-Jin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanopore London Calling 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford Nanopore, May 2019, Londres (UK), United Kingdom</w:t>
@@ -3140,90 +3140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining mobilome-seq and de novo genome assemblies to reveal TE dynamics in plant populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium EPI/GENETICS from basic research to plant breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3242,273 +3242,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing mobilome reveals real time transposable element activity in plants and animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mobilome sequencing reveals real time transposable element activity in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Epigenetic &amp; Chromatin Regulation of Plant Traits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EpiTRAITS, Jan 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICTE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Elements transposables, Apr 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908203v1</w:t>
+                <w:t xml:space="preserve">hal-04908135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilome sequencing reveals real time transposable element activity in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sequencing mobilome reveals real time transposable element activity in plants and animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Elements transposables, Apr 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Conference on Epigenetic &amp; Chromatin Regulation of Plant Traits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EpiTRAITS, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908135v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3539,77 +3539,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod A. Wing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3651,90 +3651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEs as a major driver of genomic variation in trees ? Jumping MITEs in common beech revealed by TIPs and eccDNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3789,90 +3789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variation involving transposable elements associated with grain width in cultivated rice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan-Yi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Ie Hsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3981,51 +3981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4191,51 +4191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidiatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4283,103 +4283,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization Of Interspecific Gene Flows at The Genome-wide Level in a Natural Ecosystem The Massane Forest Reveals New Insights Into Horizontal Transfer In plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4574,51 +4574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitorre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brizard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1260-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ280D6P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2008.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ25CKRF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vandenabeele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitorre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brizard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1260-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ280D6P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2008.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ25CKRF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vandenabeele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>