--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,498 +100,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of horizontal transfer in non-model wild species from a natural ecosystem reveals new insights into genetic exchange in plants</w:t>
+                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Aubin</w:t>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Bures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (10), pp.e1010964. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274792v1</w:t>
+                <w:t xml:space="preserve">hal-04270325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">Panpan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brando</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Alain Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270325v1</w:t>
+                <w:t xml:space="preserve">hal-04766500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide analysis of horizontal transfer in non-model wild species from a natural ecosystem reveals new insights into genetic exchange in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panpan Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
+                <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ghesquière</w:t>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.5236. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (10), pp.e1010964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766500v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the complete plastome of &amp;lt;i&amp;gt;Delphinium montanum&amp;lt;/i&amp;gt;, a polyploid, endemic and endangered Pyrenean Larkspur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -664,64 +664,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 168 (3), pp.452-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -749,295 +749,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
+                <w:t xml:space="preserve">Construction and characterisation of a knock-down RNA interference line of OsNRPD1 in rice (Oryza sativa ssp japonica cv Nipponbare)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+                <w:t xml:space="preserve">Emilie Debladis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Grob</w:t>
+                <w:t xml:space="preserve">Tzuu-Fen Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Picault</w:t>
+                <w:t xml:space="preserve">Yan-Jiun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Franek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Jui-Hsien Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra M. Mathioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.261586.120⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1795), pp.20190338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962580v1</w:t>
+                <w:t xml:space="preserve">hal-04274817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and characterisation of a knock-down RNA interference line of OsNRPD1 in rice (Oryza sativa ssp japonica cv Nipponbare)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzuu-Fen Lee</w:t>
+                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Jiun Huang</w:t>
+                <w:t xml:space="preserve">Stefan Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jui-Hsien Lu</w:t>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra M. Mathioni</w:t>
+                <w:t xml:space="preserve">Michal Franek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 375 (1795), pp.20190338. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.261586.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274817v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The m 6 A pathway protects the transcriptome integrity by restricting RNA chimera formation in plants</w:t>
               </w:r>
@@ -1317,64 +1317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (2), pp.3256-3257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1402,291 +1402,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+                <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Debladis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, art. 537 [8 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3753-zg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098598v1</w:t>
+                <w:t xml:space="preserve">ird-01626046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Robakowska-Hyzorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, art. 537 [8 p.]. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3753-zg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01626046v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic stress and genome dynamics: specific genes and transposable elements response to iron excess in rice</w:t>
               </w:r>
@@ -1858,51 +1858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mozar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.1-14. </w:t>
@@ -2087,77 +2087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpositional landscape of the rice genome revealed by paired-end mapping of high-throughput re-sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El-Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2221,64 +2221,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RLK7, a leucine-rich repeat receptor-like kinase, is required for proper germination speed and tolerance to oxidative stress in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,64 +2367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtERF38 (At2g35700), an AP2/ERF family transcription factor gene from Arabidopsis thaliana, is expressed in specific cell types of roots, stems and seeds that undergo suberization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2515,103 +2515,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genome stability and extrachromosomal circular DNA (eccDNA): vicious or virtuous circle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Llauro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Elements transposables, Apr 2024, Saint Malo (FR), France</w:t>
@@ -2640,103 +2640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrachromosomal circular DNA (eccDNA) and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM Labex TULIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex TULIP (Towards a Unified Theory of Biotic Interactions: roLe of environmental Perturbations); FR AIB (Fédération de Recherche Agrobiosciences, Interactions et Biodiversité), Oct 2023, Toulouse, France</w:t>
@@ -2804,64 +2804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hshin-Ping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu-Jin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanopore London Calling 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford Nanopore, May 2019, Londres (UK), United Kingdom</w:t>
@@ -3140,90 +3140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining mobilome-seq and de novo genome assemblies to reveal TE dynamics in plant populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium EPI/GENETICS from basic research to plant breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3242,273 +3242,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilome sequencing reveals real time transposable element activity in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sequencing mobilome reveals real time transposable element activity in plants and animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Elements transposables, Apr 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Conference on Epigenetic &amp; Chromatin Regulation of Plant Traits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EpiTRAITS, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908135v1</w:t>
+                <w:t xml:space="preserve">hal-04908203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing mobilome reveals real time transposable element activity in plants and animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mobilome sequencing reveals real time transposable element activity in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Epigenetic &amp; Chromatin Regulation of Plant Traits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EpiTRAITS, Jan 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICTE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Elements transposables, Apr 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908203v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3539,77 +3539,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod A. Wing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3651,90 +3651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEs as a major driver of genomic variation in trees ? Jumping MITEs in common beech revealed by TIPs and eccDNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3789,90 +3789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variation involving transposable elements associated with grain width in cultivated rice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan-Yi Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Ie Hsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3981,51 +3981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4191,51 +4191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidiatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4283,103 +4283,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization Of Interspecific Gene Flows at The Genome-wide Level in a Natural Ecosystem The Massane Forest Reveals New Insights Into Horizontal Transfer In plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4574,51 +4574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitorre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brizard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1260-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ280D6P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2008.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ25CKRF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vandenabeele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitorre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brizard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1260-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ280D6P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2008.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ25CKRF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vandenabeele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>