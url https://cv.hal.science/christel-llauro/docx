--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -66,2432 +66,2700 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Non-invasive eDNA reveals the ecological and genetic status of the Western Capercaillie ( Tetrao urogallus aquitanicus ) in the Eastern Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">Pauline Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
+                <w:t xml:space="preserve">Céleste Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brando</w:t>
+                <w:t xml:space="preserve">Manon Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Bures</w:t>
+                <w:t xml:space="preserve">Morgane Tassaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Sylvain Daniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (2), pp.e70265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.70265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270325v1</w:t>
+                <w:t xml:space="preserve">hal-04977400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
+                <w:t xml:space="preserve">Investigation of allele-specific expression in citrus hybrids reveals the association between siRNA-mediated de novo methylation and high expression in citrus genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panpan Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
+                <w:t xml:space="preserve">Khadidiatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghesquière</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.uhag183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhag183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766500v1</w:t>
+                <w:t xml:space="preserve">hal-05616193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of horizontal transfer in non-model wild species from a natural ecosystem reveals new insights into genetic exchange in plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Bures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010964⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274792v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the complete plastome of &amp;lt;i&amp;gt;Delphinium montanum&amp;lt;/i&amp;gt;, a polyploid, endemic and endangered Pyrenean Larkspur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panpan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2057248⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672993v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole plastid genome-based phylogenomics supports an inner placement of the O. insectifera group rather than a basal position in the rapidly diversifying Ophrys genus (Orchidaceae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis of horizontal transfer in non-model wild species from a natural ecosystem reveals new insights into genetic exchange in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (10), pp.e1010964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1893216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375011v1</w:t>
+                <w:t xml:space="preserve">hal-04274792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and characterisation of a knock-down RNA interference line of OsNRPD1 in rice (Oryza sativa ssp japonica cv Nipponbare)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the complete plastome of &amp;lt;i&amp;gt;Delphinium montanum&amp;lt;/i&amp;gt;, a polyploid, endemic and endangered Pyrenean Larkspur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0338⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.590 - 592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2057248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274817v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
+                <w:t xml:space="preserve">Whole plastid genome-based phylogenomics supports an inner placement of the O. insectifera group rather than a basal position in the rapidly diversifying Ophrys genus (Orchidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.261586.120⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (3), pp.452-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1893216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962580v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The m 6 A pathway protects the transcriptome integrity by restricting RNA chimera formation in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pontier</w:t>
+                <w:t xml:space="preserve">Stefan Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Picart</w:t>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tao Xu</w:t>
+                <w:t xml:space="preserve">Michal Franek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.201900393⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.261586.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505328v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrotranspositional landscape of Asian rice revealed by 3000 genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+                <w:t xml:space="preserve">Construction and characterisation of a knock-down RNA interference line of OsNRPD1 in rice (Oryza sativa ssp japonica cv Nipponbare)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Debladis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuu-Fen Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernandes Manfroi</w:t>
+                <w:t xml:space="preserve">Yan-Jiun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fu-Jin Wei</w:t>
+                <w:t xml:space="preserve">Jui-Hsien Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hshin-Ping Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Lasserre</w:t>
+                <w:t xml:space="preserve">Sandra M. Mathioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07974-5⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1795), pp.20190338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098307v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the complete plastome of Ophrys aveyronensis , a Euro-Mediterranean orchid with an intriguing disjunct geographic distribution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The m 6 A pathway protects the transcriptome integrity by restricting RNA chimera formation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23802359.2019.1670748⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.e201900393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.201900393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297851v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Retrotranspositional landscape of Asian rice revealed by 3000 genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernandes Manfroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu-Jin Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hshin-Ping Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3753-zg⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07974-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01626046v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of the complete plastome of Ophrys aveyronensis , a Euro-Mediterranean orchid with an intriguing disjunct geographic distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.3256-3257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2019.1670748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098598v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic stress and genome dynamics: specific genes and transposable elements response to iron excess in rice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Debladis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.13. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, art. 537 [8 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12284-015-0045-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3753-zg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162622v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01626046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant root transcriptome profiling reveals a strain-dependent response during Azospirillum-rice cooperation</w:t>
+                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Drogue</w:t>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+                <w:t xml:space="preserve">Edouard Jobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Chamam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Dagmara Robakowska-Hyzorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00607⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099891v1</w:t>
+                <w:t xml:space="preserve">hal-02098598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread and frequent horizontal transfers of transposable elements in plants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+                <w:t xml:space="preserve">Abiotic stress and genome dynamics: specific genes and transposable elements response to iron excess in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taciane Finatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cooke</w:t>
+                <w:t xml:space="preserve">Antonio Costa de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongying Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Lasserre</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. da Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.164400.113⟩</w:t>
+              <w:t xml:space="preserve">Rice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12284-015-0045-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218140v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpositional landscape of the rice genome revealed by paired-end mapping of high-throughput re-sequencing data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Plant root transcriptome profiling reveals a strain-dependent response during Azospirillum-rice cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chamam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mozar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04492.x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114338v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RLK7, a leucine-rich repeat receptor-like kinase, is required for proper germination speed and tolerance to oxidative stress in Arabidopsis thaliana.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Brizard</w:t>
+                <w:t xml:space="preserve">Widespread and frequent horizontal transfers of transposable elements in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongying Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (5), pp.831-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.164400.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-010-1260-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00684152v1</w:t>
+                <w:t xml:space="preserve">hal-01218140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transpositional landscape of the rice genome revealed by paired-end mapping of high-throughput re-sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine El-Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (2), pp.241-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04492.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RLK7, a leucine-rich repeat receptor-like kinase, is required for proper germination speed and tolerance to oxidative stress in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 232 (6), pp.1339-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-010-1260-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AtERF38 (At2g35700), an AP2/ERF family transcription factor gene from Arabidopsis thaliana, is expressed in specific cell types of roots, stems and seeds that undergo suberization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (12), pp.1051-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2008.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2501,1008 +2769,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genome stability and extrachromosomal circular DNA (eccDNA): vicious or virtuous circle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Elements transposables, Apr 2024, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrachromosomal circular DNA (eccDNA) and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM Labex TULIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex TULIP (Towards a Unified Theory of Biotic Interactions: roLe of environmental Perturbations); FR AIB (Fédération de Recherche Agrobiosciences, Interactions et Biodiversité), Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using long-read nanopore sequencing to unravel structural genomic variations in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hshin-Ping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu-Jin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanopore London Calling 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford Nanopore, May 2019, Londres (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Retrotranspositional Landscape of Rice at Species Level using 3000 Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernandes Manfroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu-Jin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hshin-Ping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd National Congress on Transposable Elements - MobileET- Bioinformatics Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Retrotranspositional Landscape of Rice at Species Level using 3000 Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernandes Manfroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu-Jin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hshin-Ping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomics Conference XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, SAN DIEGO CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining mobilome-seq and de novo genome assemblies to reveal TE dynamics in plant populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium EPI/GENETICS from basic research to plant breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing mobilome reveals real time transposable element activity in plants and animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Epigenetic &amp; Chromatin Regulation of Plant Traits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EpiTRAITS, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilome sequencing reveals real time transposable element activity in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Elements transposables, Apr 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3512,400 +3780,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">TEs as a major driver of genomic variation in trees ? Jumping MITEs in common beech revealed by TIPs and eccDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rod A. Wing</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, TOULOUSE Université Paul Sabatier, France</w:t>
+              <w:t xml:space="preserve">ICTE 2024 - International Congress on Transposable Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919310v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEs as a major driver of genomic variation in trees ? Jumping MITEs in common beech revealed by TIPs and eccDNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod A. Wing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTE 2024 - International Congress on Transposable Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint Malo, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2024: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, TOULOUSE Université Paul Sabatier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907176v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variation involving transposable elements associated with grain width in cultivated rice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan-Yi Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Ie Hsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3915,519 +4183,519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylotranscriptomics Allows Distinguishing Major Gene Flow Events from Incomplete Lineage Sorting in Rapidly Diversifying Mimetic Orchids (Genus Ophrys)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A cryptic hybrid zone reveals the genomic basis of flower colour variation in a plant with a large and complex genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449741v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cryptic hybrid zone reveals the genomic basis of flower colour variation in a plant with a large and complex genome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Phylotranscriptomics Allows Distinguishing Major Gene Flow Events from Incomplete Lineage Sorting in Rapidly Diversifying Mimetic Orchids (Genus Ophrys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vandenabeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bertrand</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506838v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of methylation and siRNA on differential allelic expression in a hybrid of distantly related citrus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidiatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization Of Interspecific Gene Flows at The Genome-wide Level in a Natural Ecosystem The Massane Forest Reveals New Insights Into Horizontal Transfer In plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4574,51 +4842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitorre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brizard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1260-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ280D6P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2008.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ25CKRF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vandenabeele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977400v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Canal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tassaint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daniello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitorre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brizard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1260-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ280D6P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2008.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ25CKRF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vandenabeele" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>