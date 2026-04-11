--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1004,295 +1004,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Nanoparticles Applications for Amyloidosis Study and Detection: A Review.</w:t>
+                <w:t xml:space="preserve">Mass and charge distributions of amyloid fibers involved in neurodegenerative diseases: mapping heterogeneity and polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pansieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gerstenmayer</w:t>
+                <w:t xml:space="preserve">Mohammad A. Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lux</w:t>
+                <w:t xml:space="preserve">Charlotte Vendrely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
+                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+                <w:t xml:space="preserve">François Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (9), pp.740. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (10), pp.2791-2796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano8090740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7sc04542e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910127v1</w:t>
+                <w:t xml:space="preserve">hal-01793389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass and charge distributions of amyloid fibers involved in neurodegenerative diseases: mapping heterogeneity and polymorphism</w:t>
+                <w:t xml:space="preserve">Magnetic Nanoparticles Applications for Amyloidosis Study and Detection: A Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pansieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad A. Halim</w:t>
+                <w:t xml:space="preserve">Matthieu Gerstenmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vendrely</w:t>
+                <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
+                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Legrand</w:t>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (10), pp.2791-2796. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7sc04542e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano8090740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793389v1</w:t>
+                <w:t xml:space="preserve">hal-01910127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging Gd-nanoparticles functionalized with Pittsburgh compound B or a nanobody for amyloid plaques targeting.</w:t>
               </w:r>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Stransky-Heilkron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Heinrich-Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1559,51 +1559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amyloid Fibrils Formed by the Programmed Cell Death Regulator Bcl-xL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vendrely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1832,307 +1832,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of depleted uranium on immune status in rat intestine.</w:t>
+                <w:t xml:space="preserve">Short-term hepatic effects of depleted uranium on xenobiotic and bile acid metabolizing cytochrome P450 enzymes in the rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dublineau</w:t>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 69 (17), pp.1613-28. </w:t>
+              <w:t xml:space="preserve">Archiv für Toxikologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (4), pp.187-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15287390600629825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00204-005-0027-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405231v1</w:t>
+                <w:t xml:space="preserve">hal-00405239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term hepatic effects of depleted uranium on xenobiotic and bile acid metabolizing cytochrome P450 enzymes in the rat.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term effects of depleted uranium on immune status in rat intestine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Souidi</w:t>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baudelin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Dudoignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Toxikologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-005-0027-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (17), pp.1613-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15287390600629825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00405239v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute ileal inflammatory cytokine response induced by irradiation is modulated by subdiaphragmatic vagotomy.</w:t>
               </w:r>
@@ -2264,103 +2264,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of uranium through the entire gastrointestinal tract of the rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 81 (6), pp.473-82. </w:t>
@@ -2398,103 +2398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo effects of chronic contamination with depleted uranium on CYP3A and associated nuclear receptors PXR and CAR in the rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 214 (1-2), pp.113-22. </w:t>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-1beta, TNFalpha and IL-6 induction in the rat brain after partial-body irradiation: role of vagal afferents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,678 +3933,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat interleukin-1 beta binding sites in rat hypothalamus and pituitary gland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. M. Marquette</w:t>
+                <w:t xml:space="preserve">Appearance of inducible nitric oxide synthase in the rat central nervous system after rabies virus infection and during experimental allergic encephalomyelitis but not after peripheral administration of endotoxin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. van Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie van Dam</w:t>
+                <w:t xml:space="preserve">J. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Ban</w:t>
+                <w:t xml:space="preserve">W. K. Man-A-Hing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanièce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Crumeyrolle-Arias</w:t>
+                <w:t xml:space="preserve">F. J. Tilders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 40 (2), pp.251-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.490400214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000127026⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405261v1</w:t>
+                <w:t xml:space="preserve">hal-00405265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and characterization of interleukin-1 receptors in the islets of Langerhans from control and nonobese diabetic mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rat interleukin-1 beta binding sites in rat hypothalamus and pituitary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jafarian-Tehrani</w:t>
+                <w:t xml:space="preserve">Anne-Marie van Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amrani</w:t>
+                <w:t xml:space="preserve">Elisabeth Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Homo-Delarche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Marquette</w:t>
+                <w:t xml:space="preserve">Philippe Lanièce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dardenne</w:t>
+                <w:t xml:space="preserve">Michèle Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 62 (4), pp.362-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000127026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405263v1</w:t>
+                <w:t xml:space="preserve">hal-00405261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptors for interleukin-1 in the central nervous and neuroendocrine systems. Role in infection and stress.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Haour</w:t>
+                <w:t xml:space="preserve">Localization and characterization of interleukin-1 receptors in the islets of Langerhans from control and nonobese diabetic mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jafarian-Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Homo-Delarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. Rostene</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 56 (3), pp.173-9</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 136 (2), pp.609-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405266v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recepteurs de l'interleukine-1 dans le systeme nerveux central : rôle dans l'infection et le stress</w:t>
+                <w:t xml:space="preserve">Receptors for interleukin-1 in the central nervous and neuroendocrine systems. Role in infection and stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. M. Marquette</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rostene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 20 (5), pp.357-63</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 56 (3), pp.173-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405289v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appearance of inducible nitric oxide synthase in the rat central nervous system after rabies virus infection and during experimental allergic encephalomyelitis but not after peripheral administration of endotoxin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bauer</w:t>
+                <w:t xml:space="preserve">Recepteurs de l'interleukine-1 dans le systeme nerveux central : rôle dans l'infection et le stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. K. Man-A-Hing</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Crumeyrolle-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 20 (5), pp.357-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnr.490400214⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00405265v1</w:t>
+                <w:t xml:space="preserve">hal-00405289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-1 receptors in brain and pituitary. Characterization and modulation during infection and stress.</w:t>
               </w:r>
@@ -4642,51 +4642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tsiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 741, pp.324-37. </w:t>
@@ -4976,415 +4976,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of interleukin-1 receptor expression in mouse brain and pituitary by lipopolysaccharide and glucocorticoids.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Ban</w:t>
+                <w:t xml:space="preserve">Tumor necrosis factor-alpha: specific binding sites in rodent brain and pituitary gland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Wolvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berkenbosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Cytokine Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 4 (5), pp.377-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405272v1</w:t>
+                <w:t xml:space="preserve">hal-00405274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoradiographic study of neurosteroid binding sites labelled with [35S]-TBPS in brain of different species.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
+                <w:t xml:space="preserve">Regulation of interleukin-1 receptor expression in mouse brain and pituitary by lipopolysaccharide and glucocorticoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0361-9230(93)90184-D⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 58 (5), pp.581-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000126594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00405275v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor necrosis factor-alpha: specific binding sites in rodent brain and pituitary gland.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autoradiographic study of neurosteroid binding sites labelled with [35S]-TBPS in brain of different species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Popelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Cytokine Network</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 32 (3), pp.251-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0361-9230(93)90184-D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405274v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5723,51 +5723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rothwell N. and Dantzer R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interleukin-1 in Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Press, Oxford, pp.13-25, 1992</w:t>
@@ -5886,51 +5886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D6CB5D4"/>
+    <w:nsid w:val="23FCAA88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6117,51 +6117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-marquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0640-3025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225554712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan-Zaiter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gemy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lyko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15204982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Younes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyritsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mahrougui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benharouga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elkhoury Mikhael" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemaitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sergent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9030309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonneaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Fakhir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Landas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Tallec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chartier-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gerstenmayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8090740" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Halim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc04542e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Heinrich-Balard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0212-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00654783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Vitrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna C Karst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.11.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6354P61P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390600629825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-005-0027-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THSD0N9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Marquette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Claren&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Galonnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2005.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6F5XB8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000500196029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.06.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23LXGKD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Agay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claren&#231;on" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/15393845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Strup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aigueperse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Uye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000310001610998" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Meeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Gaugler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mouthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2002009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourmelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tsiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Ceccaldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Ceccaldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsiang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095530096145346" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Dam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-5728(96)00056-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68F7749R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie van Dam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ban" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lani&#232;ce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000127026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405263v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafarian-Tehrani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Homo-Delarche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dardenne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rostene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fillion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Man-A-Hing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Tilders" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490400214" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SZ1CCRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1994.tb39675.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8810SXP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Rooijen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berkenbosch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Tehrani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dietrich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fitzpatrick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126594" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vincens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dartois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Popelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0361-9230(93)90184-D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGHMPKTC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Wolvers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolvers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-marquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0640-3025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225554712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan-Zaiter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gemy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lyko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15204982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Younes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyritsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mahrougui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benharouga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elkhoury Mikhael" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemaitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sergent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9030309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonneaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Fakhir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Landas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Tallec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chartier-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Halim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc04542e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gerstenmayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8090740" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Heinrich-Balard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0212-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00654783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Vitrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna C Karst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.11.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6354P61P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-005-0027-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THSD0N9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390600629825" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Marquette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Claren&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Galonnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2005.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6F5XB8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000500196029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.06.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23LXGKD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Agay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claren&#231;on" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/15393845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Strup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aigueperse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Uye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000310001610998" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Meeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Gaugler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mouthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2002009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourmelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tsiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Ceccaldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Ceccaldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsiang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095530096145346" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Dam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-5728(96)00056-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68F7749R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Man-A-Hing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Tilders" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490400214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SZ1CCRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie van Dam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lani&#232;ce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000127026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafarian-Tehrani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Homo-Delarche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dardenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405266v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rostene" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405289v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fillion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1994.tb39675.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8810SXP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Rooijen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berkenbosch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Tehrani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dietrich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405274v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Wolvers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fitzpatrick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126594" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vincens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dartois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Popelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0361-9230(93)90184-D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGHMPKTC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolvers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>