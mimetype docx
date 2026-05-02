--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1004,295 +1004,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass and charge distributions of amyloid fibers involved in neurodegenerative diseases: mapping heterogeneity and polymorphism</w:t>
+                <w:t xml:space="preserve">Magnetic Nanoparticles Applications for Amyloidosis Study and Detection: A Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pansieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad A. Halim</w:t>
+                <w:t xml:space="preserve">Matthieu Gerstenmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vendrely</w:t>
+                <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
+                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Legrand</w:t>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (10), pp.2791-2796. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7sc04542e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano8090740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793389v1</w:t>
+                <w:t xml:space="preserve">hal-01910127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Nanoparticles Applications for Amyloidosis Study and Detection: A Review.</w:t>
+                <w:t xml:space="preserve">Mass and charge distributions of amyloid fibers involved in neurodegenerative diseases: mapping heterogeneity and polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pansieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gerstenmayer</w:t>
+                <w:t xml:space="preserve">Mohammad A. Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lux</w:t>
+                <w:t xml:space="preserve">Charlotte Vendrely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
+                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+                <w:t xml:space="preserve">François Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (9), pp.740. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (10), pp.2791-2796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano8090740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7sc04542e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910127v1</w:t>
+                <w:t xml:space="preserve">hal-01793389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging Gd-nanoparticles functionalized with Pittsburgh compound B or a nanobody for amyloid plaques targeting.</w:t>
               </w:r>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Stransky-Heilkron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Heinrich-Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1559,51 +1559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amyloid Fibrils Formed by the Programmed Cell Death Regulator Bcl-xL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vendrely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1832,307 +1832,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term hepatic effects of depleted uranium on xenobiotic and bile acid metabolizing cytochrome P450 enzymes in the rat.</w:t>
+                <w:t xml:space="preserve">Short-term effects of depleted uranium on immune status in rat intestine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guéguen</w:t>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Souidi</w:t>
+                <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Baudelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dudoignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Toxikologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 80 (4), pp.187-95. </w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (17), pp.1613-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-005-0027-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15287390600629825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405239v1</w:t>
+                <w:t xml:space="preserve">hal-00405231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of depleted uranium on immune status in rat intestine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term hepatic effects of depleted uranium on xenobiotic and bile acid metabolizing cytochrome P450 enzymes in the rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dublineau</w:t>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archiv für Toxikologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (4), pp.187-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-005-0027-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15287390600629825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00405231v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute ileal inflammatory cytokine response induced by irradiation is modulated by subdiaphragmatic vagotomy.</w:t>
               </w:r>
@@ -2258,307 +2258,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of uranium through the entire gastrointestinal tract of the rat.</w:t>
+                <w:t xml:space="preserve">In vivo effects of chronic contamination with depleted uranium on CYP3A and associated nuclear receptors PXR and CAR in the rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dublineau</w:t>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553000500196029⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 214 (1-2), pp.113-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2005.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405237v1</w:t>
+                <w:t xml:space="preserve">hal-00405243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo effects of chronic contamination with depleted uranium on CYP3A and associated nuclear receptors PXR and CAR in the rat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of uranium through the entire gastrointestinal tract of the rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81 (6), pp.473-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553000500196029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2005.06.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00405243v1</w:t>
+                <w:t xml:space="preserve">hal-00405237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the central nervous system in radiation-induced multi-organ dysfunction and/or failure.</w:t>
               </w:r>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-1beta, TNFalpha and IL-6 induction in the rat brain after partial-body irradiation: role of vagal afferents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,678 +3933,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appearance of inducible nitric oxide synthase in the rat central nervous system after rabies virus infection and during experimental allergic encephalomyelitis but not after peripheral administration of endotoxin.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization and characterization of interleukin-1 receptors in the islets of Langerhans from control and nonobese diabetic mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bauer</w:t>
+                <w:t xml:space="preserve">M. Jafarian-Tehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. K. Man-A-Hing</w:t>
+                <w:t xml:space="preserve">A. Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Homo-Delarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. J. Tilders</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 136 (2), pp.609-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405265v1</w:t>
+                <w:t xml:space="preserve">hal-00405263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rat interleukin-1 beta binding sites in rat hypothalamus and pituitary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie van Dam</w:t>
+                <w:t xml:space="preserve">Elisabeth Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Ban</w:t>
+                <w:t xml:space="preserve">Philippe Lanièce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 62 (4), pp.362-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000127026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and characterization of interleukin-1 receptors in the islets of Langerhans from control and nonobese diabetic mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Receptors for interleukin-1 in the central nervous and neuroendocrine systems. Role in infection and stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crumeyrolle-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jafarian-Tehrani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Dardenne</w:t>
+                <w:t xml:space="preserve">W. Rostene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 136 (2), pp.609-13</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 56 (3), pp.173-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405263v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptors for interleukin-1 in the central nervous and neuroendocrine systems. Role in infection and stress.</w:t>
+                <w:t xml:space="preserve">Recepteurs de l'interleukine-1 dans le systeme nerveux central : rôle dans l'infection et le stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Marquette</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 56 (3), pp.173-9</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 20 (5), pp.357-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405266v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recepteurs de l'interleukine-1 dans le systeme nerveux central : rôle dans l'infection et le stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Ban</w:t>
+                <w:t xml:space="preserve">Appearance of inducible nitric oxide synthase in the rat central nervous system after rabies virus infection and during experimental allergic encephalomyelitis but not after peripheral administration of endotoxin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Crumeyrolle-Arias</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. K. Man-A-Hing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Tilders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 40 (2), pp.251-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.490400214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405289v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-1 receptors in brain and pituitary. Characterization and modulation during infection and stress.</w:t>
               </w:r>
@@ -4642,51 +4642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tsiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 741, pp.324-37. </w:t>
@@ -4976,415 +4976,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor necrosis factor-alpha: specific binding sites in rodent brain and pituitary gland.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of interleukin-1 receptor expression in mouse brain and pituitary by lipopolysaccharide and glucocorticoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Wolvers</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Sarrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Cytokine Network</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 58 (5), pp.581-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000126594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405274v1</w:t>
+                <w:t xml:space="preserve">hal-00405272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of interleukin-1 receptor expression in mouse brain and pituitary by lipopolysaccharide and glucocorticoids.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Fillion</w:t>
+                <w:t xml:space="preserve">Autoradiographic study of neurosteroid binding sites labelled with [35S]-TBPS in brain of different species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Popelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000126594⟩</w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 32 (3), pp.251-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0361-9230(93)90184-D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405272v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoradiographic study of neurosteroid binding sites labelled with [35S]-TBPS in brain of different species.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tumor necrosis factor-alpha: specific binding sites in rodent brain and pituitary gland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Wolvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berkenbosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Cytokine Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 4 (5), pp.377-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0361-9230(93)90184-D⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00405275v1</w:t>
+                <w:t xml:space="preserve">hal-00405274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5723,51 +5723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rothwell N. and Dantzer R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interleukin-1 in Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Press, Oxford, pp.13-25, 1992</w:t>
@@ -5886,51 +5886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23FCAA88"/>
+    <w:nsid w:val="4FB04432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6117,51 +6117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-marquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0640-3025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225554712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan-Zaiter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gemy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lyko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15204982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Younes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyritsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mahrougui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benharouga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elkhoury Mikhael" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemaitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sergent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9030309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonneaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Fakhir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Landas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Tallec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chartier-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Halim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc04542e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gerstenmayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8090740" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Heinrich-Balard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0212-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00654783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Vitrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna C Karst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.11.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6354P61P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-005-0027-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THSD0N9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390600629825" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Marquette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Claren&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Galonnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2005.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6F5XB8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000500196029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.06.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23LXGKD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Agay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claren&#231;on" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/15393845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Strup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aigueperse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Uye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000310001610998" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Meeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Gaugler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mouthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2002009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourmelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tsiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Ceccaldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Ceccaldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsiang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095530096145346" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Dam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-5728(96)00056-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68F7749R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Man-A-Hing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Tilders" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490400214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SZ1CCRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie van Dam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lani&#232;ce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000127026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafarian-Tehrani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Homo-Delarche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dardenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405266v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rostene" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405289v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fillion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1994.tb39675.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8810SXP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Rooijen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berkenbosch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Tehrani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dietrich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405274v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Wolvers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fitzpatrick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126594" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vincens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dartois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Popelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0361-9230(93)90184-D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGHMPKTC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolvers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-marquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0640-3025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225554712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan-Zaiter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gemy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lyko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15204982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Younes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyritsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mahrougui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benharouga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elkhoury Mikhael" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemaitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sergent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9030309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonneaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Fakhir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Landas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Tallec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chartier-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gerstenmayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8090740" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Halim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc04542e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Heinrich-Balard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0212-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00654783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Vitrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna C Karst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.11.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6354P61P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390600629825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-005-0027-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THSD0N9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Marquette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Claren&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Galonnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2005.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6F5XB8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.06.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23LXGKD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000500196029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Agay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claren&#231;on" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/15393845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Strup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aigueperse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Uye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000310001610998" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Meeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Gaugler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mouthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2002009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourmelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tsiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Ceccaldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Ceccaldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsiang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095530096145346" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Dam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-5728(96)00056-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68F7749R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafarian-Tehrani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Homo-Delarche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dardenne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie van Dam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ban" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lani&#232;ce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000127026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rostene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fillion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Man-A-Hing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Tilders" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490400214" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SZ1CCRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1994.tb39675.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8810SXP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Rooijen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berkenbosch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Tehrani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dietrich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fitzpatrick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126594" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vincens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dartois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Popelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0361-9230(93)90184-D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGHMPKTC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Wolvers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolvers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>