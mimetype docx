--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -3933,286 +3933,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and characterization of interleukin-1 receptors in the islets of Langerhans from control and nonobese diabetic mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rat interleukin-1 beta binding sites in rat hypothalamus and pituitary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jafarian-Tehrani</w:t>
+                <w:t xml:space="preserve">Anne-Marie van Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amrani</w:t>
+                <w:t xml:space="preserve">Elisabeth Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Homo-Delarche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Marquette</w:t>
+                <w:t xml:space="preserve">Philippe Lanièce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dardenne</w:t>
+                <w:t xml:space="preserve">Michèle Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 62 (4), pp.362-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000127026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405263v1</w:t>
+                <w:t xml:space="preserve">hal-00405261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat interleukin-1 beta binding sites in rat hypothalamus and pituitary gland</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization and characterization of interleukin-1 receptors in the islets of Langerhans from control and nonobese diabetic mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Ban</w:t>
+                <w:t xml:space="preserve">M. Jafarian-Tehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanièce</w:t>
+                <w:t xml:space="preserve">A. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Crumeyrolle-Arias</w:t>
+                <w:t xml:space="preserve">F. Homo-Delarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 136 (2), pp.609-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405261v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receptors for interleukin-1 in the central nervous and neuroendocrine systems. Role in infection and stress.</w:t>
               </w:r>
@@ -4584,294 +4584,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1 receptors in brain and pituitary. Characterization and modulation during infection and stress.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peripheral macrophage depletion prevents down regulation of central interleukin-1 receptors in mice after endotoxin administration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. van Rooijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berkenbosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 19 (2), pp.189-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405267v1</w:t>
+                <w:t xml:space="preserve">hal-00405270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral macrophage depletion prevents down regulation of central interleukin-1 receptors in mice after endotoxin administration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interleukin-1 receptors in brain and pituitary. Characterization and modulation during infection and stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tsiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crumeyrolle-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 741, pp.324-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1994.tb39675.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405270v1</w:t>
+                <w:t xml:space="preserve">hal-00405267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-1 receptor deficiency in brains from NZB and (NZB/NZW)F1 autoimmune mice.</w:t>
               </w:r>
@@ -5288,51 +5288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Wolvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berkenbosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5886,51 +5886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FB04432"/>
+    <w:nsid w:val="CC2F9617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6117,51 +6117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-marquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0640-3025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225554712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan-Zaiter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gemy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lyko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15204982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Younes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyritsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mahrougui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benharouga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elkhoury Mikhael" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemaitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sergent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9030309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonneaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Fakhir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Landas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Tallec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chartier-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gerstenmayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8090740" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Halim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc04542e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Heinrich-Balard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0212-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00654783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Vitrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna C Karst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.11.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6354P61P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390600629825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-005-0027-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THSD0N9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Marquette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Claren&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Galonnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2005.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6F5XB8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.06.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23LXGKD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000500196029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Agay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claren&#231;on" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/15393845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Strup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aigueperse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Uye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000310001610998" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Meeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Gaugler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mouthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2002009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourmelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tsiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Ceccaldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Ceccaldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsiang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095530096145346" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Dam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-5728(96)00056-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68F7749R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafarian-Tehrani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Homo-Delarche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dardenne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie van Dam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ban" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lani&#232;ce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000127026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rostene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fillion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Man-A-Hing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Tilders" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490400214" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SZ1CCRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1994.tb39675.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8810SXP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Rooijen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berkenbosch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Tehrani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dietrich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fitzpatrick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126594" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vincens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dartois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Popelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0361-9230(93)90184-D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGHMPKTC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Wolvers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolvers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-marquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0640-3025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225554712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan-Zaiter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gemy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lyko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15204982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Younes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyritsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mahrougui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benharouga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elkhoury Mikhael" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemaitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sergent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9030309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonneaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Fakhir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Landas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Tallec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chartier-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gerstenmayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8090740" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Halim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc04542e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Heinrich-Balard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0212-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00654783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Vitrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna C Karst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.11.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6354P61P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390600629825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-005-0027-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THSD0N9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Marquette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Claren&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Galonnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2005.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6F5XB8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.06.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23LXGKD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000500196029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Agay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claren&#231;on" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/15393845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Strup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aigueperse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Uye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000310001610998" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Meeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Gaugler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mouthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2002009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourmelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tsiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Ceccaldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Ceccaldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsiang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095530096145346" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Dam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-5728(96)00056-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68F7749R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie van Dam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ban" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lani&#232;ce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000127026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405263v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafarian-Tehrani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Homo-Delarche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dardenne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rostene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fillion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Man-A-Hing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Tilders" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490400214" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SZ1CCRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405270v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Rooijen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berkenbosch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1994.tb39675.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8810SXP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Tehrani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dietrich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fitzpatrick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126594" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vincens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dartois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Popelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0361-9230(93)90184-D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGHMPKTC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Wolvers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolvers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>