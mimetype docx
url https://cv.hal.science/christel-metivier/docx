--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -581,529 +581,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective thermal diffusivity and conductivity of a fluid-saturated solid foam</w:t>
+                <w:t xml:space="preserve">Wall slip effects in Rayleigh–Bénard convection of viscoplastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolò R. Sgreva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Jannot</w:t>
+                <w:t xml:space="preserve">Mohammad Saeid Aghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0154737⟩</w:t>
+              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.1275-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MMMS-05-2023-0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310649v1</w:t>
+                <w:t xml:space="preserve">hal-04310632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall slip effects in Rayleigh–Bénard convection of viscoplastic materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Saeid Aghighi</w:t>
+                <w:t xml:space="preserve">Effective thermal diffusivity and conductivity of a fluid-saturated solid foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò R. Sgreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sajad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (6), pp.1275-1290. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/MMMS-05-2023-0185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0154737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310632v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t>
+                <w:t xml:space="preserve">Thermal characterization of polyethylene glycol 600 in liquid, solid phases and through the phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106234⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 716, pp.179326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2022.179326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736194v1</w:t>
+                <w:t xml:space="preserve">hal-03516867v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of polyethylene glycol 600 in liquid, solid phases and through the phase transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 716, pp.179326. </w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.106234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2022.179326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516867v5</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-physical characterization of Hexadecane during the solid/liquid phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,90 +1180,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural convection in Phase Change Material: Experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 183, pp.122047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2295,274 +2295,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly nonlinear analysis of Rayleigh–Bénard convection in shear-thinning fluids: nature of the bifurcation and pattern selection</w:t>
+                <w:t xml:space="preserve">Parametric solution of the Rayleigh-Benard convection model by using the PGD Application to nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouteraa</w:t>
+                <w:t xml:space="preserve">Saeid Aghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nouar</w:t>
+                <w:t xml:space="preserve">Christelle Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Plaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Kalck</w:t>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.64⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.1252-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-06-2014-0196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916086v1</w:t>
+                <w:t xml:space="preserve">hal-01206794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric solution of the Rayleigh-Benard convection model by using the PGD Application to nanofluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weakly nonlinear analysis of Rayleigh–Bénard convection in shear-thinning fluids: nature of the bifurcation and pattern selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouteraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Aghighi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">C. Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Metivier</w:t>
+                <w:t xml:space="preserve">E. Plaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">A. Kalck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (6), pp.1252-1281. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 767, pp.696-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/HFF-06-2014-0196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206794v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-Bénard convection for viscoplastic fluids</w:t>
               </w:r>
@@ -2678,51 +2678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Incremental Transient Solution of the Rayleigh-Bénard Convection Model Using the PGD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Saeid Aghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdeleine Normandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 200, pp.65-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3351,246 +3351,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability of the Rayleigh-Benard Poiseuille flow for thermodependent viscoplastic fluids</w:t>
+                <w:t xml:space="preserve">Nonlinear stability of the Bingham Rayleigh-Benard Poiseuille flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouar Cherif</w:t>
+                <w:t xml:space="preserve">Ian A. Frigaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Nouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 163, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2009, 158, pp.127-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2009.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2008.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439626v1</w:t>
+                <w:t xml:space="preserve">hal-00379069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear stability of the Bingham Rayleigh-Benard Poiseuille flow</w:t>
+                <w:t xml:space="preserve">Linear stability of the Rayleigh-Benard Poiseuille flow for thermodependent viscoplastic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian A. Frigaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chérif Nouar</w:t>
+                <w:t xml:space="preserve">Nouar Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 158, pp.127-131. </w:t>
+              <w:t xml:space="preserve">, 2009, 163, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2008.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2009.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379069v1</w:t>
+                <w:t xml:space="preserve">hal-00439626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On linear stability of Rayleigh-Bénard Poiseuille flow of viscoplastic fluids</w:t>
               </w:r>
@@ -3927,51 +3927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127283" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Faria de Andrade Paschoal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vinsard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286807v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109257" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2024.179831" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R. Sgreva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0154737" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeid Aghighi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Fakhri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-05-2023-0185" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516867v5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179326" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Aghighi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Masoumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-11-2019-0192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03773791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Var&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Nouar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteraa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.766" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;tivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2494-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saied Aghighi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharagozlu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.01.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995699" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442198v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.043109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65SJVWQR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteraa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.64" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aghighi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Metivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-06-2014-0196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790521" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdeleine Normandin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.11.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rharbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ab-Boud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26244d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.05.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01665072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.04.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01649064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Brancher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002788" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7651523C1CD0A505076D9428FC39F2810C82B1A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouar Cherif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7CHJQB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Frigaard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2008.08.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDS80FCF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2987435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2101007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127283" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Faria de Andrade Paschoal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vinsard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286807v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109257" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2024.179831" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeid Aghighi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Fakhri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-05-2023-0185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R. Sgreva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0154737" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516867v5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179326" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Aghighi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Masoumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-11-2019-0192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03773791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Var&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Nouar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteraa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.766" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;tivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2494-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saied Aghighi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharagozlu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.01.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995699" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442198v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.043109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65SJVWQR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aghighi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Metivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-06-2014-0196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteraa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.64" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790521" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdeleine Normandin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.11.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rharbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ab-Boud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26244d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.05.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01665072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.04.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01649064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Brancher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002788" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7651523C1CD0A505076D9428FC39F2810C82B1A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379069v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Frigaard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2008.08.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDS80FCF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouar Cherif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7CHJQB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2987435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2101007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>