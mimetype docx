--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -581,529 +581,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall slip effects in Rayleigh–Bénard convection of viscoplastic materials</w:t>
+                <w:t xml:space="preserve">Effective thermal diffusivity and conductivity of a fluid-saturated solid foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Saeid Aghighi</w:t>
+                <w:t xml:space="preserve">Nicolò R. Sgreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sajad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/MMMS-05-2023-0185⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0154737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310632v1</w:t>
+                <w:t xml:space="preserve">hal-04310649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective thermal diffusivity and conductivity of a fluid-saturated solid foam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wall slip effects in Rayleigh–Bénard convection of viscoplastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saeid Aghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolò R. Sgreva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Metivier</w:t>
+                <w:t xml:space="preserve">Sajad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 94 (7), </w:t>
+              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.1275-1290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0154737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/MMMS-05-2023-0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310649v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of polyethylene glycol 600 in liquid, solid phases and through the phase transition</w:t>
+                <w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2022.179326⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.106234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516867v5</w:t>
+                <w:t xml:space="preserve">hal-03736194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Thermal characterization of polyethylene glycol 600 in liquid, solid phases and through the phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 137, pp.106234. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 716, pp.179326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2022.179326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736194v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516867v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-physical characterization of Hexadecane during the solid/liquid phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,90 +1180,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural convection in Phase Change Material: Experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 183, pp.122047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2295,274 +2295,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric solution of the Rayleigh-Benard convection model by using the PGD Application to nanofluids</w:t>
+                <w:t xml:space="preserve">Weakly nonlinear analysis of Rayleigh–Bénard convection in shear-thinning fluids: nature of the bifurcation and pattern selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Aghighi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">M. Bouteraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Metivier</w:t>
+                <w:t xml:space="preserve">C. Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">E. Plaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kalck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/HFF-06-2014-0196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 767, pp.696-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206794v1</w:t>
+                <w:t xml:space="preserve">hal-02916086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly nonlinear analysis of Rayleigh–Bénard convection in shear-thinning fluids: nature of the bifurcation and pattern selection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric solution of the Rayleigh-Benard convection model by using the PGD Application to nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nouar</w:t>
+                <w:t xml:space="preserve">Saeid Aghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Plaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Métivier</w:t>
+                <w:t xml:space="preserve">Christelle Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kalck</w:t>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 767, pp.696-734. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.1252-1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/HFF-06-2014-0196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916086v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-Bénard convection for viscoplastic fluids</w:t>
               </w:r>
@@ -2678,51 +2678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Incremental Transient Solution of the Rayleigh-Bénard Convection Model Using the PGD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Saeid Aghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdeleine Normandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 200, pp.65-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2919,209 +2919,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Rayleigh-Bénard poiseuille flow for yield stress fluids - Comparison between Bingham and regularized models</w:t>
+                <w:t xml:space="preserve">The effect of wall slip on the stability of the Rayleigh–Bénard Poiseuille flow of viscoplastic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chérif Nouar</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (14-15), pp.839-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2011.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784918v1</w:t>
+                <w:t xml:space="preserve">hal-01665072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of wall slip on the stability of the Rayleigh–Bénard Poiseuille flow of viscoplastic fluids</w:t>
+                <w:t xml:space="preserve">Stability of a Rayleigh-Bénard poiseuille flow for yield stress fluids - Comparison between Bingham and regularized models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Nouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 166 (14-15), pp.839-846. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665072v1</w:t>
+                <w:t xml:space="preserve">hal-00784918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhomboid beach pattern: A laboratory investigation</w:t>
               </w:r>
@@ -3351,246 +3351,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear stability of the Bingham Rayleigh-Benard Poiseuille flow</w:t>
+                <w:t xml:space="preserve">Linear stability of the Rayleigh-Benard Poiseuille flow for thermodependent viscoplastic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian A. Frigaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chérif Nouar</w:t>
+                <w:t xml:space="preserve">Nouar Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 158, pp.127-131. </w:t>
+              <w:t xml:space="preserve">, 2009, 163, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2008.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2009.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379069v1</w:t>
+                <w:t xml:space="preserve">hal-00439626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability of the Rayleigh-Benard Poiseuille flow for thermodependent viscoplastic fluids</w:t>
+                <w:t xml:space="preserve">Nonlinear stability of the Bingham Rayleigh-Benard Poiseuille flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouar Cherif</w:t>
+                <w:t xml:space="preserve">Ian A. Frigaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Nouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 163, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2009, 158, pp.127-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2009.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2008.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439626v1</w:t>
+                <w:t xml:space="preserve">hal-00379069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On linear stability of Rayleigh-Bénard Poiseuille flow of viscoplastic fluids</w:t>
               </w:r>
@@ -3927,51 +3927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127283" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Faria de Andrade Paschoal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vinsard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286807v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109257" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2024.179831" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeid Aghighi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Fakhri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-05-2023-0185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R. Sgreva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0154737" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516867v5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179326" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Aghighi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Masoumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-11-2019-0192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03773791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Var&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Nouar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteraa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.766" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;tivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2494-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saied Aghighi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharagozlu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.01.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995699" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442198v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.043109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65SJVWQR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aghighi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Metivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-06-2014-0196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteraa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.64" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790521" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdeleine Normandin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.11.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rharbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ab-Boud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26244d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.05.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01665072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.04.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01649064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Brancher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002788" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7651523C1CD0A505076D9428FC39F2810C82B1A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379069v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Frigaard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2008.08.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDS80FCF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouar Cherif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7CHJQB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2987435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2101007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127283" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Faria de Andrade Paschoal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vinsard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286807v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109257" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2024.179831" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R. Sgreva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0154737" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeid Aghighi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Fakhri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-05-2023-0185" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516867v5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179326" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Aghighi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Masoumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-11-2019-0192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03773791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Var&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Nouar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteraa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.766" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;tivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2494-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saied Aghighi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharagozlu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.01.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995699" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442198v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.043109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65SJVWQR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteraa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.64" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aghighi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Metivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-06-2014-0196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790521" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdeleine Normandin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.11.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rharbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ab-Boud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26244d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01665072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.04.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.05.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01649064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Brancher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002788" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7651523C1CD0A505076D9428FC39F2810C82B1A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouar Cherif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7CHJQB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Frigaard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2008.08.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDS80FCF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2987435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2101007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>