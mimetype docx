--- v0 (2026-03-28)
+++ v1 (2026-04-29)
@@ -1400,186 +1400,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Re)fondation et colonies romaines. Regards croisés sur Carthage et Corinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Gervais Lambony; Fr. Hurlet; I. Rivoal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re)Fonder. Modalités du (re)commencement dans le temps et dans l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.93-120, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Roman fate of Thespiai (171 BC-4th c. AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Bintliff et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boeotia Project, Volume II: The City of Thespiai: Survey at a Complex Urban Site</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MacDonald Institute, pp.231-239, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931528v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03931540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Les Athéniens, les Romains et les autres Grecs” : groupes et phénomènes de recomposition sociale dans la colonie athénienne de Délos après 167 av. J.-C.</w:t>
               </w:r>
@@ -1638,51 +1638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)fondation et colonies romaines : regards croisés sur Carthage et Corinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2086,2405 +2086,2405 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Italiens dans le monde grec, Actes de la table ronde organisée par l’École française d'Athènes et l’École Normale Supérieure (Paris, 14-16 mai 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Suppl. 41, pp.11-20, 2002, BCH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akraiphia et le Ptoion (Béotie). Travaux anciens et recherches en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Bartzis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d'Athènes, May 2021, ATHINA, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Gouverner avec ses maîtres. Communautés grecques et pouvoir romain (IIe s. av. – Ier s. de n.è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Boubounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vlamos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23e Rendez-Vous de l’Histoire de Blois : Gouverner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Blois / Journées de l'histoire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panticapée, polis et capitale : la place des cités dans le royaume du Bosphore de Spartokos I à Mithridate VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communautés locales et pouvoir central dans l'Orient hellénistique et romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 1132 HISCANT-MA Histoire et cultures de l'Antiquité et du Moyen-âge, Université de Lorraine, Jun 2010, Nancy, France. pp.139-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites béotiennes et la richesse du IVe au IIe s. a.C. : quelques pistes de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cité et ses élites. Pratiques et représentation des formes de domination et de contrôle social dans les cités grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Poitiers, France. pp.225-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomades scythes et états grecs du nord de la Mer Noire (VIIe-IIe s. a.C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde Le monde de l’itinérance en méditerranée de l’antiquité à l’époque moderne : Procédures de contrôle et d’identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Madrid; Istanboul, Espagne. pp.93-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mort d'une confédération. Qu'est-il (vraiment) arrivé au koinon béotien en 172/171 av. J.-C. ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Varia, 46, pp.323-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours des Ptoia à l’époque hellénistique : une affaire civique, pambéotienne, fédérale ou panhellénique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (1), pp.57-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux catalogues militaires de Chorsiai en Béotie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Kalliontzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 144, pp.209-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Achaïe à l’époque républicaine (146-27 av. J.-C.) : une province introuvable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50, pp.49-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(De)constructing Politeia Reflections on Citizenship and the Bestowal of Privileges upon Foreigners in Hellenistic Democracies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Politics in Ancient Greece, 3 (69), pp.533-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization, Transnationalism, and the Local in Ancient Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Handbooks Online, Classical Studies, Social and Economic HistorY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199935390.013.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’époque classique à l’époque hellénistique : la citoyenneté des Grecs, une citoyenneté en mutation ? Réflexions sur la question de l’appartenance multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi Ellenistici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(De)constructing Politeia: Reflections on Citizenship and the Bestowal of Privileges upon Foreigners in Hellenistic Democracies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (03), pp.533 - 554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2398568200000881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Romains et la Grèce égéenne du Ier s. av. J.-C. au Ier s. apr. J.-C. : un monde en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 96, pp.193-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: La fin de l’ethnicité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (dé)construction de la politeia Citoyenneté et octroi de privilèges aux étrangers dans les démocraties hellénistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un décret du koinon des Ioniens trouvé à Claros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.93-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evergétisme et pratiques financières dans les cités de la Grèce hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 113 (2), pp.345-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique des fouilles et découvertes archéologiques dans le Bosphore cimmérien II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 122, pp.729-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le possible rôle de la néo-tectonique dans les variations relatives du niveau marin sur la presqu’île de Taman (Mer Noire, Mer d'Azov, Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexeï V. Porotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Gorlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11 (2), pp.599 - 611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/topoi.2001.1954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique des fouilles et découvertes archéologiques dans le Bosphore cimmérien (mer Noire septentrionale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 124 (2), pp.701-751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bch.2000.1622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péninsule de Taman (Russie Méridionale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Gorlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Porotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 124 (2), pp.655 - 657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bch.2000.1619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péninsule de Taman (Russie méridionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christel Müller</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Gorlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 123 (2), pp.589 - 598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bch.1999.7252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péninsule de Taman (Russie Méridionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668156v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassif Gaibov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Gorlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 122 (2), pp.643 - 654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bch.1998.7201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ptoion et Akraiphia (Béotie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perdrizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 121 (2), pp.756 - 757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bch.1997.7070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogues militaires trouvés à Haliarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 121 (1), pp.95 - 101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bch.1997.1628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ptoion et Akraiphia (Béotie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 120 (2), pp.853 - 864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bch.1996.7043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ptoion et Akraiphia (Béotie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 119 (2), pp.655 - 660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bch.1995.7005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668570v1</w:t>
-              </w:r>
-[...440 lines deleted...]
-                <w:t xml:space="preserve">hal-01679978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4496,259 +4496,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Béotie de l’archaïsme à l’époque romaine : frontières, territoires, paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Oddon-Panissié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de Boccard, 2019, Travaux de la MAE René-Ginouvès (26), 978-2-7018-0595-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philorhômaios kai philhellèn. Hommage à Jean-Louis Ferrary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Librairie Droz, 2019, 978-2-600-05743-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02539669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philorhômaios kai philhellèn. Hommages à Jean-Louis Ferrary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anna Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...46 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Suspène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5372,51 +5372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138730-40" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042942479&amp;amp;series_number_str=27&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Statuts%20personnels%20et%20main-d%27oeuvre%20en%20M%C3%A9diterran%C3%A9e%20hell%C3%A9nistique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua?isbn=9782356134257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/numismatica-antiqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=Scripta+antiqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600057431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/generations-historiennes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931420v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Oddon-Panissi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931488v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/publication/statuts-personnels-et-espaces-sociaux/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/en/The-Polis-in-the-Hellenistic-World/9783515120203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irad Malkin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Kalliontzis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199935390.013.42" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568200000881" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; V. Porotov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Gorlov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2001.1954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1622" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Porotov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1619" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7252" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassif Gaibov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1998.7201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perdrizet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1628" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bartzis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vlamos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01679996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01680043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01679978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02539669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138730-40" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042942479&amp;amp;series_number_str=27&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Statuts%20personnels%20et%20main-d%27oeuvre%20en%20M%C3%A9diterran%C3%A9e%20hell%C3%A9nistique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua?isbn=9782356134257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/numismatica-antiqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=Scripta+antiqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600057431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/generations-historiennes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931420v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Oddon-Panissi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931488v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/publication/statuts-personnels-et-espaces-sociaux/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/en/The-Polis-in-the-Hellenistic-World/9783515120203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irad Malkin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bartzis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vlamos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01679996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01680043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01679978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Kalliontzis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199935390.013.42" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568200000881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; V. Porotov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Gorlov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2001.1954" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1622" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Porotov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1619" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7252" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668153v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassif Gaibov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1998.7201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perdrizet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1628" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02539669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>