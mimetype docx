--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -716,453 +716,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frontières, territoires et paysages de Béotie dans l’historiographie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Oddon-Panissié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Lucas; Christel Müller; Anne-Charlotte Oddon-Panissié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Béotie de l'archaïsme à l'époque romaine : frontières, territoires, paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de Boccard, 2019, Travaux de la MAE René-Ginouvès (26), 978-2-7018-0595-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les réseaux des cités grecques : archéologie d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madalina Dana; Ivana Savalli-Lestrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cité interconnectée : transferts et réseaux institutionnels, religieux et culturels aux époques hellénistique et impériale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-42, 2019, Scripta antiqua, 9782356132420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méandres de la taxation romaine en Grèce à la fin de l’époque hellénistique : une vue d’Oropos (à propos de RDGE 23)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Heller; Ch. Müller; A. Suspène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philorhômaios kai philhellèn. Hommages à Jean-Louis Ferrary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.391-417, 2019, Hautes Etudes du monde gréco-romain, 9782600057431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations historiennes XIXe – XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.499-526, 2019, 9782271121479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte de Sylla : les conséquences de la première guerre mithridatique sur les territoires et paysages béotiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Lucas; Ch. Müller; A.-Ch. Oddon-Panissié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Béotie de l’archaïsme à l’époque romaine : frontières, territoires, paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.155-177, 2019, 978-2-7018-0595-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931420v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-02865220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires d’une prostituée : Néaira et les espaces de la cité</w:t>
               </w:r>
@@ -1400,186 +1400,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Roman fate of Thespiai (171 BC-4th c. AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Bintliff et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boeotia Project, Volume II: The City of Thespiai: Survey at a Complex Urban Site</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacDonald Institute, pp.231-239, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Re)fondation et colonies romaines. Regards croisés sur Carthage et Corinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Gervais Lambony; Fr. Hurlet; I. Rivoal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)Fonder. Modalités du (re)commencement dans le temps et dans l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.93-120, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931540v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03931528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Les Athéniens, les Romains et les autres Grecs” : groupes et phénomènes de recomposition sociale dans la colonie athénienne de Délos après 167 av. J.-C.</w:t>
               </w:r>
@@ -1638,51 +1638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)fondation et colonies romaines : regards croisés sur Carthage et Corinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2086,2405 +2086,2405 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Italiens dans le monde grec, Actes de la table ronde organisée par l’École française d'Athènes et l’École Normale Supérieure (Paris, 14-16 mai 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Suppl. 41, pp.11-20, 2002, BCH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mort d'une confédération. Qu'est-il (vraiment) arrivé au koinon béotien en 172/171 av. J.-C. ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 46, pp.323-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Achaïe à l’époque républicaine (146-27 av. J.-C.) : une province introuvable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.49-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concours des Ptoia à l’époque hellénistique : une affaire civique, pambéotienne, fédérale ou panhellénique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (1), pp.57-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux catalogues militaires de Chorsiai en Béotie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Kalliontzis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.209-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(De)constructing Politeia Reflections on Citizenship and the Bestowal of Privileges upon Foreigners in Hellenistic Democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Politics in Ancient Greece, 3 (69), pp.533-554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalization, Transnationalism, and the Local in Ancient Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Handbooks Online, Classical Studies, Social and Economic HistorY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199935390.013.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’époque classique à l’époque hellénistique : la citoyenneté des Grecs, une citoyenneté en mutation ? Réflexions sur la question de l’appartenance multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Ellenistici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(De)constructing Politeia: Reflections on Citizenship and the Bestowal of Privileges upon Foreigners in Hellenistic Democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (03), pp.533 - 554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2398568200000881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Romains et la Grèce égéenne du Ier s. av. J.-C. au Ier s. apr. J.-C. : un monde en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.193-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: La fin de l’ethnicité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La (dé)construction de la politeia Citoyenneté et octroi de privilèges aux étrangers dans les démocraties hellénistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un décret du koinon des Ioniens trouvé à Claros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.93-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evergétisme et pratiques financières dans les cités de la Grèce hellénistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 113 (2), pp.345-363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique des fouilles et découvertes archéologiques dans le Bosphore cimmérien II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 122, pp.729-750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le possible rôle de la néo-tectonique dans les variations relatives du niveau marin sur la presqu’île de Taman (Mer Noire, Mer d'Azov, Russie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexeï V. Porotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Gorlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (2), pp.599 - 611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2001.1954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique des fouilles et découvertes archéologiques dans le Bosphore cimmérien (mer Noire septentrionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 124 (2), pp.701-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2000.1622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péninsule de Taman (Russie Méridionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Gorlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Porotov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 124 (2), pp.655 - 657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2000.1619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péninsule de Taman (Russie méridionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Gorlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 123 (2), pp.589 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1999.7252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péninsule de Taman (Russie Méridionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassif Gaibov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Gorlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 122 (2), pp.643 - 654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1998.7201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogues militaires trouvés à Haliarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 121 (1), pp.95 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1997.1628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ptoion et Akraiphia (Béotie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perdrizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 121 (2), pp.756 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1997.7070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ptoion et Akraiphia (Béotie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 120 (2), pp.853 - 864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1996.7043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ptoion et Akraiphia (Béotie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 119 (2), pp.655 - 660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1995.7005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akraiphia et le Ptoion (Béotie). Travaux anciens et recherches en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Bartzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire recherches en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française d'Athènes, May 2021, ATHINA, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde &amp;quot;Gouverner avec ses maîtres. Communautés grecques et pouvoir romain (IIe s. av. – Ier s. de n.è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vlamos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Rendez-Vous de l’Histoire de Blois : Gouverner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Blois / Journées de l'histoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panticapée, polis et capitale : la place des cités dans le royaume du Bosphore de Spartokos I à Mithridate VI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés locales et pouvoir central dans l'Orient hellénistique et romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA 1132 HISCANT-MA Histoire et cultures de l'Antiquité et du Moyen-âge, Université de Lorraine, Jun 2010, Nancy, France. pp.139-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élites béotiennes et la richesse du IVe au IIe s. a.C. : quelques pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cité et ses élites. Pratiques et représentation des formes de domination et de contrôle social dans les cités grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Poitiers, France. pp.225-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomades scythes et états grecs du nord de la Mer Noire (VIIe-IIe s. a.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table Ronde Le monde de l’itinérance en méditerranée de l’antiquité à l’époque moderne : Procédures de contrôle et d’identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Madrid; Istanboul, Espagne. pp.93-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679978v1</w:t>
-              </w:r>
-[...1911 lines deleted...]
-                <w:t xml:space="preserve">hal-01668570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4496,259 +4496,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philorhômaios kai philhellèn. Hommage à Jean-Louis Ferrary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Librairie Droz, 2019, 978-2-600-05743-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Béotie de l’archaïsme à l’époque romaine : frontières, territoires, paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Oddon-Panissié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de Boccard, 2019, Travaux de la MAE René-Ginouvès (26), 978-2-7018-0595-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philorhômaios kai philhellèn. Hommages à Jean-Louis Ferrary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Suspène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5372,51 +5372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138730-40" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042942479&amp;amp;series_number_str=27&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Statuts%20personnels%20et%20main-d%27oeuvre%20en%20M%C3%A9diterran%C3%A9e%20hell%C3%A9nistique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua?isbn=9782356134257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/numismatica-antiqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=Scripta+antiqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600057431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/generations-historiennes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931420v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Oddon-Panissi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931488v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/publication/statuts-personnels-et-espaces-sociaux/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/en/The-Polis-in-the-Hellenistic-World/9783515120203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irad Malkin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bartzis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vlamos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01679996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01680043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01679978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Kalliontzis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199935390.013.42" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568200000881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; V. Porotov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Gorlov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2001.1954" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1622" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Porotov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1619" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7252" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668153v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassif Gaibov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1998.7201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perdrizet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1628" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02539669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138730-40" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042942479&amp;amp;series_number_str=27&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Statuts%20personnels%20et%20main-d%27oeuvre%20en%20M%C3%A9diterran%C3%A9e%20hell%C3%A9nistique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua?isbn=9782356134257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/numismatica-antiqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Oddon-Panissi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=Scripta+antiqua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600057431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/generations-historiennes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931488v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/publication/statuts-personnels-et-espaces-sociaux/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/en/The-Polis-in-the-Hellenistic-World/9783515120203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irad Malkin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Kalliontzis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199935390.013.42" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568200000881" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; V. Porotov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Gorlov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2001.1954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1622" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Porotov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1619" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7252" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassif Gaibov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1998.7201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01667340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perdrizet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7070" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01668570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bartzis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vlamos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01679996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01680043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01679978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02539669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>