--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -234,1125 +234,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05471366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to participate in a long-acting injectable cabotegravir HIV pre-exposure prophylaxis study among men who have sex with men in the French ANRS-PREVENIR cohort</w:t>
+                <w:t xml:space="preserve">Structural factors associated with viral suppression among transgender women living with HIV in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">August Eubanks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hoyer</w:t>
+                <w:t xml:space="preserve">Margot Annequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdourahmane Sow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Mora</w:t>
+                <w:t xml:space="preserve">Raymond van Huizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+                <w:t xml:space="preserve">Aissatou Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/sextrans-2025-056662⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000004337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05471428v1</w:t>
+                <w:t xml:space="preserve">inserm-05308570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of Chemsex Engagement Across Time Among PrEP-Using Men Who Have Sex with Men: Results from the French ANRS-Prévenir Cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adbourahmane Sow</w:t>
+                <w:t xml:space="preserve">Socioeconomic marginalization, social exclusion, and engagement in transactional sex among transgender women living with HIV: the role of multidimensional gender affirmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond van Huizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Annequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert Assoumou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Mora</w:t>
+                <w:t xml:space="preserve">Aissatou Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sexual Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19317611.2025.2511902⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), pp.2174-2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2560094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153789v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural factors associated with viral suppression among transgender women living with HIV in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences between men who have sex with men that use drugs and engage in chemsex and those who do not engage in chemsex in the French ANRS-PREVENIR cohort: the need to rethink harm reduction services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Annequin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Mora</w:t>
+                <w:t xml:space="preserve">Abdourahmane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond van Huizen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000004337⟩</w:t>
+              <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13011-025-00661-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05308570v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic marginalization, social exclusion, and engagement in transactional sex among transgender women living with HIV: the role of multidimensional gender affirmation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+                <w:t xml:space="preserve">“They Have to Make an Effort Too”: What Decliners Can Teach Us About HIV Cure/Remission-Related Clinical Trials? Results from a French Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2560094⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aid.2024.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471423v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04927652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between men who have sex with men that use drugs and engage in chemsex and those who do not engage in chemsex in the French ANRS-PREVENIR cohort: the need to rethink harm reduction services</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+                <w:t xml:space="preserve">From initial awareness to sustained involvement: using social and behavioral stage models to better understand engagement in HIV cure efforts in the Netherlands, France, Australia, and sub-saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaike Noorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Romijnders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bakeroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13011-025-00661-x⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2592889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471286v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05465901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“They Have to Make an Effort Too”: What Decliners Can Teach Us About HIV Cure/Remission-Related Clinical Trials? Results from a French Qualitative Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sociodynamics of chemsex: Stakeholders’ perspectives in France - Results from the ANRS-PaacX study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Protière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.100542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmqr.2025.100542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/aid.2024.0064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04927652v1</w:t>
+                <w:t xml:space="preserve">inserm-04997569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From initial awareness to sustained involvement: using social and behavioral stage models to better understand engagement in HIV cure efforts in the Netherlands, France, Australia, and sub-saharan Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bakeroot</w:t>
+                <w:t xml:space="preserve">Willingness to participate in a long-acting injectable cabotegravir HIV pre-exposure prophylaxis study among men who have sex with men in the French ANRS-PREVENIR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">August Eubanks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.sextrans-2025-056662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/sextrans-2025-056662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2592889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05465901v1</w:t>
+                <w:t xml:space="preserve">inserm-05471428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sociodynamics of chemsex: Stakeholders’ perspectives in France - Results from the ANRS-PaacX study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectories of Chemsex Engagement Across Time Among PrEP-Using Men Who Have Sex with Men: Results from the French ANRS-Prévenir Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Spire</w:t>
+                <w:t xml:space="preserve">Emils Sietins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Protière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adbourahmane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, pp.100542. </w:t>
+              <w:t xml:space="preserve">International Journal of Sexual Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssmqr.2025.100542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19317611.2025.2511902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04997569v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Chemsex Experiences among Men Who Have Sex with Men: Results from the French ANRS PaacX Study Using Q-Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Di Ciaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Suzan-Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (9), pp.1367-1375. </w:t>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Physicians That Might Be Reluctant to Propose HIV Cure-Related Clinical Trials with Treatment Interruption to Their Patients? The ANRS-APSEC Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,77 +1965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the PLWH who might refuse to participate in HIV cure-related clinical trials with treatment interruption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,77 +2099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in HIV cure clinical trial preferences of French people living with HIV and physicians in the ANRS‐APSEC study: a discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,64 +2233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the effect of self-identified HIV activism in willingness to participate in HIV cure-related clinical trials? Results from the ANRS-APSEC study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,1052 +2352,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of HIV cure-related trials: the challenges for physicians and people living with HIV (ANRS-APSEC)</w:t>
+                <w:t xml:space="preserve">Importance of the patient-physician interaction in assessing acceptability of HIV cure trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Preau</w:t>
+                <w:t xml:space="preserve">C. Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Doumergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Protière</w:t>
+                <w:t xml:space="preserve">M. Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Goujard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Mora</w:t>
+                <w:t xml:space="preserve">P. Carrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Spire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1426825⟩</w:t>
+              <w:t xml:space="preserve">HIV Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.e56-e57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hiv.12526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01779871v1</w:t>
+                <w:t xml:space="preserve">inserm-01963856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the patient-physician interaction in assessing acceptability of HIV cure trials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Préau</w:t>
+                <w:t xml:space="preserve">The ANRS-Ipergay trial, an opportunity to use qualitative research to understand the perception of the “participant”-physician relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Di Ciaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carrieri</w:t>
+                <w:t xml:space="preserve">Daniela Rojas Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Suzan-Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lambotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Spire</w:t>
+                <w:t xml:space="preserve">Julie Chas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hiv.12526⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (sup2), pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1468013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01963856v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANRS-Ipergay trial, an opportunity to use qualitative research to understand the perception of the “participant”-physician relationship</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Acceptability of HIV cure-related trials: the challenges for physicians and people living with HIV (ANRS-APSEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Preau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Doumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chas</w:t>
+                <w:t xml:space="preserve">Cecile Goujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 30 (sup2), pp.41-47. </w:t>
+              <w:t xml:space="preserve">, 2018, 30 (7), pp.914-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1468013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1426825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064686v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01779871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is informality an individual choice? Evidence from the field using a contingent-valuation survey in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Can Contingent Valuation Inform the Bioethics Debate? Evidence from a Survey on Hereditary Cancers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Makhloufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Protière</w:t>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Mouret-Fourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jgem.174.0209⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.379--404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.683.0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928079v1</w:t>
+                <w:t xml:space="preserve">hal-01589998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Contingent Valuation Inform the Bioethics Debate? Evidence from a Survey on Hereditary Cancers in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Will CURE trials introduce an uncomfortable revolution in the field of HIV research?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mouret-Fourme</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Doumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Noguès</w:t>
+                <w:t xml:space="preserve">Olivier Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.683.0379⟩</w:t>
+              <w:t xml:space="preserve">HIV Clinical Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (4), pp.174-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15284336.2017.1331603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589998v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will CURE trials introduce an uncomfortable revolution in the field of HIV research?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Take the Money and Run? Hypothetical Fee Variations and French GPs’ Labour Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paraponaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lambotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Clinical Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (4), pp.174-175. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.357--377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15284336.2017.1331603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.683.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928036v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take the Money and Run? Hypothetical Fee Variations and French GPs’ Labour Supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chanel</w:t>
+                <w:t xml:space="preserve">Patterns of patient and healthcare provider viewpoints regarding participation in HIV cure-related clinical trials. Findings from a multicentre French survey using Q methodology (ANRS-APSEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Paraponaris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Poizot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Preau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (3), pp.357--377. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.683.0357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590013v1</w:t>
+                <w:t xml:space="preserve">halshs-01779875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of patient and healthcare provider viewpoints regarding participation in HIV cure-related clinical trials. Findings from a multicentre French survey using Q methodology (ANRS-APSEC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Is informality an individual choice? Evidence from the field using a contingent-valuation survey in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (11), </w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jgem.174.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01779875v1</w:t>
+                <w:t xml:space="preserve">hal-01928079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From representing views to representativeness of views: Illustrating a new (Q2S) approach in the context of health care priority setting in nine European countries</w:t>
               </w:r>
@@ -3530,64 +3530,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de prix mais un coût ? Évaluation contingente de l'aide informelle apportée aux personnes âgées en perte d'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paraponaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 475-476, pp.51-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3634,51 +3634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de prix mais un coût ? Évaluation contingente de l'aide informelle apportée aux personnes âgées en perte d'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paraponaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blois-da Conceicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 100 (3), pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3936,51 +3936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of Cancer Patient Information-Seeking Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fumoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4194,342 +4194,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02273164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of information on non-health attributes on willingness to pay for multiple health care programmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Les consentements à payer pour des programmes de prévention sanitaire incluent-ils de l'altruisme ? Enseignements d'une enquête sur la fièvre Q</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Panaponaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Shackley</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 58 (7), pp.1257 - 1269. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (5), pp.923-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0277-9536(03)00321-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.555.0923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928088v1</w:t>
+                <w:t xml:space="preserve">halshs-00150088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consentements à payer pour des programmes de prévention sanitaire incluent-ils de l'altruisme ? Enseignements d'une enquête sur la fièvre Q</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chanel</w:t>
+                <w:t xml:space="preserve">The impact of information on non-health attributes on willingness to pay for multiple health care programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam Donaldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Panaponaris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+                <w:t xml:space="preserve">Phil Shackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (7), pp.1257 - 1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0277-9536(03)00321-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.555.0923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00150088v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de l'information à travers une brochure sur la recherche biomédicale en cancérologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Macquart-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,51 +4593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting several willingness to pay in a single contingent valuation survey: application to health care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Moatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,51 +4839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life of breast cancer patients receiving high-dose-intensity chemotherapy: impact of length of cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Macquart-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5106,51 +5106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and tolerance of a scalp-cooling system for prevention of hair loss and the experience of breast cancer patients treated by adjuvant chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5511,51 +5511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix et révélation des préférences, vers le partage de la décision thérapeutique en cancérologie : de la théorie économique à la pratique médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moatti Jean-Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5619,51 +5619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économétrique du coût d'une allogreffe de moelle osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G, Tonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5772,51 +5772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution des résultats du projet PaacX : perception, Attitude et Attentes vis-à-vis du ChemseX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5866,90 +5866,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Get paid more, work more? Lessons from French physicians' labour supply responses to hypothetic fee increases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paraponaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6006,51 +6006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Moatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6126,51 +6126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Moatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaëlle Le Corroller-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cancer : approche psycho-dynamique chez l'adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ERES, pp.47-56, 2004, 2-7492-0313-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6364,51 +6364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourrelly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2025-056662" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05153789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emils Sietins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adbourahmane Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19317611.2025.2511902" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05308570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Faye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000004337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2560094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donadille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-025-00661-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04927652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ward" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2024.0064" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Noorman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Romijnders" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Lau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bakeroot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2592889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2025.100542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04927302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Protiere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-024-03007-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04312192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Protiere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagaon&#8208;teyssier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donadille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suzan-Monti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319883927" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03197778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03099650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020334" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002530" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02496166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arnold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leli&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25443" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1426825" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01963856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proti&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrieri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12526" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1468013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Makhloufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.174.0209" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01589998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret-Fourme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julian-Reynier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nogu&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0379" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15284336.2017.1331603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01590013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0357" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187489" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Donaldson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mason" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pennington" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Bell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.08.036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10526" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05521126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeannin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Conceicao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julian-Reynier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coupier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X11415114" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02273164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roch&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumoleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp561" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Moatti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Shackley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-9536(03)00321-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1NXCLH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0923" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquart-Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maraninchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199687v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.703" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9H9VW97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Houvenaeghel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Julian-Reynier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Moatti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-3944(02)00003-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Macquart-Moulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-001-0322-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q8RLPMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chabannon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1703556" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Evans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre d'Ingrado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-002-0375-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6MDSBH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975079v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cowen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camerlo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008390027720" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moatti Jean-Paul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G, Tonnaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03390686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679511v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Le Corroller-Soriano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourrelly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05308570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Faye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000004337" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2560094" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donadille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-025-00661-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04927652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ward" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2024.0064" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Noorman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Romijnders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Lau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bakeroot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2592889" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2025.100542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2025-056662" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05153789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emils Sietins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adbourahmane Sow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19317611.2025.2511902" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04927302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Protiere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-024-03007-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04312192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Protiere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagaon&#8208;teyssier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donadille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suzan-Monti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319883927" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03197778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03099650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020334" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002530" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02496166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arnold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leli&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25443" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01963856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proti&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12526" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1468013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1426825" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01589998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret-Fourme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julian-Reynier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nogu&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0379" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15284336.2017.1331603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01590013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0357" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187489" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Makhloufi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.174.0209" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Donaldson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mason" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pennington" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Bell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.08.036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10526" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05521126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeannin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Conceicao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julian-Reynier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coupier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X11415114" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02273164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roch&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumoleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp561" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0923" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Moatti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Shackley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-9536(03)00321-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1NXCLH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquart-Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maraninchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199687v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.703" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9H9VW97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Houvenaeghel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Julian-Reynier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Moatti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-3944(02)00003-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Macquart-Moulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-001-0322-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q8RLPMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chabannon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1703556" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Evans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre d'Ingrado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-002-0375-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6MDSBH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975079v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cowen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camerlo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008390027720" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moatti Jean-Paul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G, Tonnaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03390686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679511v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Le Corroller-Soriano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>