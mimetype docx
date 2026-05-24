--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,1125 +234,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05471366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural factors associated with viral suppression among transgender women living with HIV in France</w:t>
+                <w:t xml:space="preserve">Trajectories of Chemsex Engagement Across Time Among PrEP-Using Men Who Have Sex with Men: Results from the French ANRS-Prévenir Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Annequin</w:t>
+                <w:t xml:space="preserve">Emils Sietins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adbourahmane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mora</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000004337⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sexual Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19317611.2025.2511902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05308570v1</w:t>
+                <w:t xml:space="preserve">hal-05153789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic marginalization, social exclusion, and engagement in transactional sex among transgender women living with HIV: the role of multidimensional gender affirmation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Annequin</w:t>
+                <w:t xml:space="preserve">Willingness to participate in a long-acting injectable cabotegravir HIV pre-exposure prophylaxis study among men who have sex with men in the French ANRS-PREVENIR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">August Eubanks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissatou Faye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2560094⟩</w:t>
+              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.sextrans-2025-056662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/sextrans-2025-056662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471423v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between men who have sex with men that use drugs and engage in chemsex and those who do not engage in chemsex in the French ANRS-PREVENIR cohort: the need to rethink harm reduction services</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural factors associated with viral suppression among transgender women living with HIV in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdourahmane Sow</w:t>
+                <w:t xml:space="preserve">Margot Annequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+                <w:t xml:space="preserve">Raymond van Huizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13011-025-00661-x⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000004337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471286v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05308570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“They Have to Make an Effort Too”: What Decliners Can Teach Us About HIV Cure/Remission-Related Clinical Trials? Results from a French Qualitative Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Ward</w:t>
+                <w:t xml:space="preserve">Socioeconomic marginalization, social exclusion, and engagement in transactional sex among transgender women living with HIV: the role of multidimensional gender affirmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond van Huizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Annequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aid.2024.0064⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), pp.2174-2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2560094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04927652v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From initial awareness to sustained involvement: using social and behavioral stage models to better understand engagement in HIV cure efforts in the Netherlands, France, Australia, and sub-saharan Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bakeroot</w:t>
+                <w:t xml:space="preserve">Differences between men who have sex with men that use drugs and engage in chemsex and those who do not engage in chemsex in the French ANRS-PREVENIR cohort: the need to rethink harm reduction services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2592889⟩</w:t>
+              <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13011-025-00661-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05465901v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sociodynamics of chemsex: Stakeholders’ perspectives in France - Results from the ANRS-PaacX study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“They Have to Make an Effort Too”: What Decliners Can Teach Us About HIV Cure/Remission-Related Clinical Trials? Results from a French Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssmqr.2025.100542⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aid.2024.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04997569v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04927652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to participate in a long-acting injectable cabotegravir HIV pre-exposure prophylaxis study among men who have sex with men in the French ANRS-PREVENIR cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+                <w:t xml:space="preserve">From initial awareness to sustained involvement: using social and behavioral stage models to better understand engagement in HIV cure efforts in the Netherlands, France, Australia, and sub-saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaike Noorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Romijnders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bakeroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/sextrans-2025-056662⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2592889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471428v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05465901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of Chemsex Engagement Across Time Among PrEP-Using Men Who Have Sex with Men: Results from the French ANRS-Prévenir Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sociodynamics of chemsex: Stakeholders’ perspectives in France - Results from the ANRS-PaacX study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emils Sietins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
+                <w:t xml:space="preserve">Bruno Spire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adbourahmane Sow</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Protière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sexual Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), pp.1-22. </w:t>
+              <w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.100542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19317611.2025.2511902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmqr.2025.100542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153789v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04997569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Chemsex Experiences among Men Who Have Sex with Men: Results from the French ANRS PaacX Study Using Q-Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Di Ciaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Suzan-Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (9), pp.1367-1375. </w:t>
@@ -1825,364 +1825,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03197778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Physicians That Might Be Reluctant to Propose HIV Cure-Related Clinical Trials with Treatment Interruption to Their Patients? The ANRS-APSEC Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Who are the PLWH who might refuse to participate in HIV cure-related clinical trials with treatment interruption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Fressard</w:t>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mora</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines8020334⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03099650v1</w:t>
+                <w:t xml:space="preserve">hal-02547988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are the PLWH who might refuse to participate in HIV cure-related clinical trials with treatment interruption?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Characterization of Physicians That Might Be Reluctant to Propose HIV Cure-Related Clinical Trials with Treatment Interruption to Their Patients? The ANRS-APSEC Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8020334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547988v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03099650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in HIV cure clinical trial preferences of French people living with HIV and physicians in the ANRS‐APSEC study: a discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2233,103 +2233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the effect of self-identified HIV activism in willingness to participate in HIV cure-related clinical trials? Results from the ANRS-APSEC study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed S. A. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virus Eradication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (3), pp.152-162</w:t>
@@ -2352,1052 +2352,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the patient-physician interaction in assessing acceptability of HIV cure trials</w:t>
+                <w:t xml:space="preserve">Acceptability of HIV cure-related trials: the challenges for physicians and people living with HIV (ANRS-APSEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Protière</w:t>
+                <w:t xml:space="preserve">Marie Preau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Préau</w:t>
+                <w:t xml:space="preserve">Marjolaine Doumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carrieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Spire</w:t>
+                <w:t xml:space="preserve">Cecile Goujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hiv.12526⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (7), pp.914-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1426825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01963856v1</w:t>
+                <w:t xml:space="preserve">halshs-01779871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANRS-Ipergay trial, an opportunity to use qualitative research to understand the perception of the “participant”-physician relationship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Protière</w:t>
+                <w:t xml:space="preserve">Importance of the patient-physician interaction in assessing acceptability of HIV cure trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Rojas Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Suzan-Monti</w:t>
+                <w:t xml:space="preserve">P. Carrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chas</w:t>
+                <w:t xml:space="preserve">O. Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Spire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1468013⟩</w:t>
+              <w:t xml:space="preserve">HIV Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.e56-e57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hiv.12526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064686v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01963856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of HIV cure-related trials: the challenges for physicians and people living with HIV (ANRS-APSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Preau</w:t>
+                <w:t xml:space="preserve">The ANRS-Ipergay trial, an opportunity to use qualitative research to understand the perception of the “participant”-physician relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Di Ciaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Doumergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Protière</w:t>
+                <w:t xml:space="preserve">Daniela Rojas Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Suzan-Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Goujard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Mora</w:t>
+                <w:t xml:space="preserve">Julie Chas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 30 (7), pp.914-920. </w:t>
+              <w:t xml:space="preserve">, 2018, 30 (sup2), pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1426825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1468013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01779871v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Contingent Valuation Inform the Bioethics Debate? Evidence from a Survey on Hereditary Cancers in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Is informality an individual choice? Evidence from the field using a contingent-valuation survey in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mouret-Fourme</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.683.0379⟩</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.174.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589998v1</w:t>
+                <w:t xml:space="preserve">hal-01928079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will CURE trials introduce an uncomfortable revolution in the field of HIV research?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">How Can Contingent Valuation Inform the Bioethics Debate? Evidence from a Survey on Hereditary Cancers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Mora</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouret-Fourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lambotte</w:t>
+                <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Clinical Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15284336.2017.1331603⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.379--404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.683.0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928036v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take the Money and Run? Hypothetical Fee Variations and French GPs’ Labour Supply</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Will CURE trials introduce an uncomfortable revolution in the field of HIV research?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Doumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (3), pp.357--377. </w:t>
+              <w:t xml:space="preserve">HIV Clinical Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (4), pp.174-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.683.0357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15284336.2017.1331603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590013v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of patient and healthcare provider viewpoints regarding participation in HIV cure-related clinical trials. Findings from a multicentre French survey using Q methodology (ANRS-APSEC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Take the Money and Run? Hypothetical Fee Variations and French GPs’ Labour Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paraponaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (11), </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.357--377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.683.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01779875v1</w:t>
+                <w:t xml:space="preserve">hal-01590013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is informality an individual choice? Evidence from the field using a contingent-valuation survey in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of patient and healthcare provider viewpoints regarding participation in HIV cure-related clinical trials. Findings from a multicentre French survey using Q methodology (ANRS-APSEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Makhloufi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Poizot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Preau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (4), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jgem.174.0209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928079v1</w:t>
+                <w:t xml:space="preserve">halshs-01779875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From representing views to representativeness of views: Illustrating a new (Q2S) approach in the context of health care priority setting in nine European countries</w:t>
               </w:r>
@@ -3530,64 +3530,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de prix mais un coût ? Évaluation contingente de l'aide informelle apportée aux personnes âgées en perte d'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paraponaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 475-476, pp.51-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3634,51 +3634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de prix mais un coût ? Évaluation contingente de l'aide informelle apportée aux personnes âgées en perte d'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paraponaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blois-da Conceicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 100 (3), pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3936,51 +3936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of Cancer Patient Information-Seeking Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fumoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4194,342 +4194,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02273164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consentements à payer pour des programmes de prévention sanitaire incluent-ils de l'altruisme ? Enseignements d'une enquête sur la fièvre Q</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chanel</w:t>
+                <w:t xml:space="preserve">The impact of information on non-health attributes on willingness to pay for multiple health care programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam Donaldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Panaponaris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Protière</w:t>
+                <w:t xml:space="preserve">Jean Paul Moatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+                <w:t xml:space="preserve">Phil Shackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55 (5), pp.923-945. </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (7), pp.1257 - 1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.555.0923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0277-9536(03)00321-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150088v1</w:t>
+                <w:t xml:space="preserve">hal-01928088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of information on non-health attributes on willingness to pay for multiple health care programmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Les consentements à payer pour des programmes de prévention sanitaire incluent-ils de l'altruisme ? Enseignements d'une enquête sur la fièvre Q</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Panaponaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Phil Shackley</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0277-9536(03)00321-6⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (5), pp.923-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.555.0923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928088v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de l'information à travers une brochure sur la recherche biomédicale en cancérologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Macquart-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,51 +4593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting several willingness to pay in a single contingent valuation survey: application to health care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Moatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,51 +4839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life of breast cancer patients receiving high-dose-intensity chemotherapy: impact of length of cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Macquart-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5106,51 +5106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and tolerance of a scalp-cooling system for prevention of hair loss and the experience of breast cancer patients treated by adjuvant chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5511,51 +5511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix et révélation des préférences, vers le partage de la décision thérapeutique en cancérologie : de la théorie économique à la pratique médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moatti Jean-Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5619,51 +5619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économétrique du coût d'une allogreffe de moelle osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G, Tonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5772,51 +5772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution des résultats du projet PaacX : perception, Attitude et Attentes vis-à-vis du ChemseX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5866,90 +5866,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Get paid more, work more? Lessons from French physicians' labour supply responses to hypothetic fee increases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paraponaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6006,51 +6006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Moatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6126,51 +6126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Moatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaëlle Le Corroller-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cancer : approche psycho-dynamique chez l'adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ERES, pp.47-56, 2004, 2-7492-0313-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6364,51 +6364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourrelly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05308570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Faye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000004337" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2560094" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donadille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-025-00661-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04927652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ward" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2024.0064" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Noorman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Romijnders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Lau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bakeroot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2592889" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2025.100542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2025-056662" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05153789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emils Sietins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adbourahmane Sow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19317611.2025.2511902" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04927302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Protiere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-024-03007-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04312192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Protiere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagaon&#8208;teyssier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donadille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suzan-Monti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319883927" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03197778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03099650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020334" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002530" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02496166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arnold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leli&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25443" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01963856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proti&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12526" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1468013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1426825" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01589998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret-Fourme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julian-Reynier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nogu&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0379" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15284336.2017.1331603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01590013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0357" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187489" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Makhloufi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.174.0209" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Donaldson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mason" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pennington" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Bell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.08.036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10526" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05521126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeannin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Conceicao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julian-Reynier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coupier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X11415114" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02273164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roch&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumoleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp561" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0923" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Moatti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Shackley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-9536(03)00321-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1NXCLH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquart-Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maraninchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199687v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.703" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9H9VW97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Houvenaeghel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Julian-Reynier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Moatti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-3944(02)00003-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Macquart-Moulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-001-0322-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q8RLPMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chabannon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1703556" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Evans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre d'Ingrado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-002-0375-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6MDSBH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975079v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cowen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camerlo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008390027720" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moatti Jean-Paul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G, Tonnaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03390686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679511v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Le Corroller-Soriano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourrelly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05153789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emils Sietins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adbourahmane Sow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19317611.2025.2511902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2025-056662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05308570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Faye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000004337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2560094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donadille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-025-00661-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04927652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ward" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2024.0064" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Noorman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Romijnders" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Lau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bakeroot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2592889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2025.100542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04927302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Protiere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-024-03007-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04312192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Protiere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagaon&#8208;teyssier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donadille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suzan-Monti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319883927" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03197778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03099650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020334" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02496166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arnold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leli&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25443" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1426825" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01963856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proti&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrieri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12526" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1468013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Makhloufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.174.0209" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01589998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret-Fourme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julian-Reynier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nogu&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0379" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15284336.2017.1331603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01590013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0357" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187489" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Donaldson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mason" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pennington" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Bell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.08.036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10526" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05521126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeannin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Conceicao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julian-Reynier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coupier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X11415114" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02273164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roch&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumoleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp561" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Moatti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Shackley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-9536(03)00321-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1NXCLH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0923" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquart-Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maraninchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199687v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.703" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9H9VW97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Houvenaeghel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Julian-Reynier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Moatti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-3944(02)00003-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Macquart-Moulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-001-0322-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q8RLPMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chabannon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1703556" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Evans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre d'Ingrado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-002-0375-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6MDSBH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975079v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cowen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camerlo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008390027720" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moatti Jean-Paul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G, Tonnaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03390686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679511v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Le Corroller-Soriano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>