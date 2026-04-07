--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of active spring frost protection methods in viticulture in the Loire Valley and Champagne French regions</w:t>
+                <w:t xml:space="preserve">Life Cycle Assessment of Spring Frost Protection Methods: High and Contrasted Environmental Consequences in Vineyard Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Pauthier</w:t>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Payen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8408⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (17), pp.7835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17177835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507461v1</w:t>
+                <w:t xml:space="preserve">hal-05507440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of Spring Frost Protection Methods: High and Contrasted Environmental Consequences in Vineyard Management</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of active spring frost protection methods in viticulture in the Loire Valley and Champagne French regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Naviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (17), pp.7835. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su17177835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507440v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory ecodesign of crop management based on Life Cycle Assessment: an approach to inform the strategy of a Protected Denomination of Origin. A case study in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -500,51 +500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -608,64 +608,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of active spring frost protection methods in viticulture: A framework to compare different technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.100209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -712,51 +712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective life cycle assessment of viticulture under climate change scenarios, application on two case studies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Viveros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -827,554 +827,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing ground cover management in pesticide emission modeling</w:t>
+                <w:t xml:space="preserve">A participatory ecodesign framework to address both environmental and economic dimensions in viticulture at farm scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gentil</w:t>
+                <w:t xml:space="preserve">Aurélie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+                <w:t xml:space="preserve">Magdalena Czyrnek-Delêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Mottes</w:t>
+                <w:t xml:space="preserve">Maha Ben Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Melero</w:t>
+                <w:t xml:space="preserve">Anthony Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ieam.4482⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-021-00730-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177517v1</w:t>
+                <w:t xml:space="preserve">hal-03764438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalising emission and toxicity modelling of pesticides in LCA: the OLCA-Pest project contribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing ground cover management in pesticide emission modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assumpció Antón</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Céline Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Melero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-022-02048-7⟩</w:t>
+              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.274-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ieam.4482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660081v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner et valoriser l’évolution agroécologique des territoires viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon-Rivallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 185, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory ecodesign framework to address both environmental and economic dimensions in viticulture at farm scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operationalising emission and toxicity modelling of pesticides in LCA: the OLCA-Pest project contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Ben Jaballah</w:t>
+                <w:t xml:space="preserve">Thomas Nemecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rouault</w:t>
+                <w:t xml:space="preserve">Assumpció Antón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">Céline Gentil-Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.527-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-021-00730-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-022-02048-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764438v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment data of French organic agricultural products</w:t>
               </w:r>
@@ -1492,274 +1492,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing organic viticulture environmental burdens by better understanding interannual impact variations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using LCA in a participatory eco-design approach in agriculture: the example of vineyard management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Dieu</w:t>
+                <w:t xml:space="preserve">Julien Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Merot</w:t>
+                <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (7), pp.1307-1322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-019-01694-8⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1368-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-019-01684-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620202v1</w:t>
+                <w:t xml:space="preserve">hal-03326025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using LCA in a participatory eco-design approach in agriculture: the example of vineyard management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Addressing organic viticulture environmental burdens by better understanding interannual impact variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Séverine</w:t>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Jourjon</w:t>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (7), pp.1368-1383. </w:t>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1307-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-019-01684-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-019-01694-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326025v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling grape quality by multivariate analysis of viticulture practices, soil and climate</w:t>
               </w:r>
@@ -1771,51 +1771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,90 +1892,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-annual variability in the environmental performance of viticulture technical management routes—a case study in the Middle Loire Valley (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, On line, pp.1-13. </w:t>
@@ -2164,77 +2164,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness criteria for customised agricultural life cycle assessment tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite A. Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claver Kanyarushoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2298,77 +2298,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances environnementales des pratiques viticoles et analyse des risques pour la qualité du raisin : étape vers l’écoqualiconception©</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2402,90 +2402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of viticultural technical management routes (tmrs) : comparison between an organic and an integrated management route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (2), pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2614,77 +2614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux caractériser les types de raisin ou de vin pour évaluer l'impact des itinéraires techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2748,64 +2748,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (3), pp.184-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2875,51 +2875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche projet VITARBAE (Ecophyto Recherche &amp; Innovation 2023-2026) mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Batard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3414,51 +3414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de plateau pour l’agriculture et le paysage. Penser, concevoir, animer, évaluer, diffuser</w:t>
@@ -3517,549 +3517,549 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+                <w:t xml:space="preserve">Comparison between a delivery service of ready-to-cook ingredients and a meal prepared by a home helper for the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dufils</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caroline Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Falchetti-Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Foods 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540548v1</w:t>
+                <w:t xml:space="preserve">hal-04621931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rosies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319336v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marguerite A. Renouf</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite A Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baillet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baillet Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540600v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between a delivery service of ready-to-cook ingredients and a meal prepared by a home helper for the elderly</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite A. Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maître</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Severine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Foods 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621931v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écoconception participative basée sur l’ACV pour alimenter la réflexion prospective d’une AOP, étude de cas sur l’entretien des sols viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory eco-design at production basin scale, case study in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,77 +4261,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Analyse du Cycle de Vie pour réduire l'impact environnemental de la viticulture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaud-Gentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4382,90 +4382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing organic viticulture environmental burdens by better understanding causes of inter-annual impacts variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4507,64 +4507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including product multicriteria quality in life cycle assessment, application to grape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,77 +4645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lca comparison results with midpoint method associated wtih fuzzy logic Vs. endpoint method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCD School of Biosystems and Food Engineering. Dublin, IRL., 2016, Dublin, Ireland. 1431 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4753,90 +4753,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a product with the assessment of its quality; case of Chenin grapes inLoire Valleyvine yards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference LCA of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, San Fracisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4855,325 +4855,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts environnementaux des itinéraires techniques viticoles de production de vins AOC en Val de Loire : Démarche d'adaptation de la méthode de l'analyse du cycle de vie (ACV)</w:t>
+                <w:t xml:space="preserve">An approach for evaluation of compatibility between grape quality and environmental objectives in Loire valley PDO wine production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Soave, Italie</w:t>
+              <w:t xml:space="preserve">33. World Congress of Vine and Wine 8. General Assembly of the OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tbilissi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756311v1</w:t>
+                <w:t xml:space="preserve">hal-02753262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between quality and environment in wine production: presentation of a research program for their combined assessment</w:t>
+                <w:t xml:space="preserve">Évaluation des impacts environnementaux des itinéraires techniques viticoles de production de vins AOC en Val de Loire : Démarche d'adaptation de la méthode de l'analyse du cycle de vie (ACV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on LCA in the Agri-Food Sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bari, Italy</w:t>
+              <w:t xml:space="preserve">8. International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Soave, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758377v1</w:t>
+                <w:t xml:space="preserve">hal-02756311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for evaluation of compatibility between grape quality and environmental objectives in Loire valley PDO wine production</w:t>
+                <w:t xml:space="preserve">Trade-offs between quality and environment in wine production: presentation of a research program for their combined assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. World Congress of Vine and Wine 8. General Assembly of the OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tbilissi, Georgia</w:t>
+              <w:t xml:space="preserve">7. International Conference on LCA in the Agri-Food Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753262v1</w:t>
+                <w:t xml:space="preserve">hal-02758377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5243,51 +5243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Le Talludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022) On “The role of emerging economies in global food security”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5325,51 +5325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design pathways in spirit distillation – case of semi-continuous distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5407,103 +5407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to guide the conceptualization of a farm system : application to the transition of vineyards to agro-ecological farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018 : XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t>
@@ -5564,51 +5564,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-efficience des itinéraires techniques viticoles : intérêt et adaptations de l’analyse du cycle de vie pour la prise en compte des spécificités de la viticulture de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université d'Angers, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ANGE0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5804,51 +5804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naviaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17177835" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giudicelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2217" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Billaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Viveros Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163288" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gentil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Melero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4482" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Ant&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gentil-Sergent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02048-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon-Rivallain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Czyrnek-Del&#234;tre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Jaballah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00730-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107356" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01694-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;verine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jourjon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01684-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one..1067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Renouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1516-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519114123596305E12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170901013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burgos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2014.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Breuil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaud-Gentie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191501031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742792v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Talludec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734032v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01294639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17177835" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naviaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giudicelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2217" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Billaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Viveros Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163288" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Czyrnek-Del&#234;tre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Jaballah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00730-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gentil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Melero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4482" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon-Rivallain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Ant&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gentil-Sergent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02048-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107356" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;verine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jourjon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01684-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01694-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one..1067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Renouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1516-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519114123596305E12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170901013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burgos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2014.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Breuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaud-Gentie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191501031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742792v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Talludec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734032v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01294639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>