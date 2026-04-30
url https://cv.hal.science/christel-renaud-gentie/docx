--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -66,3027 +66,3027 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche projet VITARBAE (Ecophyto Recherche &amp; Innovation 2023-2026) mi-parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE Agroecologie; ESA (Ecole supérieure d'Agricultures), Angers. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Rapport d'enquête du projet VITARBAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rosies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251838v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of Spring Frost Protection Methods: High and Contrasted Environmental Consequences in Vineyard Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of active spring frost protection methods in viticulture in the Loire Valley and Champagne French regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Naviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su17177835⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507440v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of active spring frost protection methods in viticulture in the Loire Valley and Champagne French regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Life Cycle Assessment of Spring Frost Protection Methods: High and Contrasted Environmental Consequences in Vineyard Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Naviaux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8408⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (17), pp.7835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17177835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507461v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory ecodesign of crop management based on Life Cycle Assessment: an approach to inform the strategy of a Protected Denomination of Origin. A case study in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Special issue on "Co-designing sustainable cropping systems’ with stakeholders", 18 (4), pp.2217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4081/ija.2023.2217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOMECCO - Development of Environmental Management Tools for the Charente COgnac sector To support changes in winegrowing practices and increase corporate social responsibility (CSR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.15-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of active spring frost protection methods in viticulture: A framework to compare different technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.100209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective life cycle assessment of viticulture under climate change scenarios, application on two case studies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Viveros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 880, pp.163288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory ecodesign framework to address both environmental and economic dimensions in viticulture at farm scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">Introducing ground cover management in pesticide emission modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Melero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-021-00730-y⟩</w:t>
+              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.274-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ieam.4482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764438v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing ground cover management in pesticide emission modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Melero</w:t>
+                <w:t xml:space="preserve">Accompagner et valoriser l’évolution agroécologique des territoires viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pithon-Rivallain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177517v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner et valoriser l’évolution agroécologique des territoires viticoles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Neethling</w:t>
+                <w:t xml:space="preserve">Operationalising emission and toxicity modelling of pesticides in LCA: the OLCA-Pest project contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nemecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assumpció Antón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gentil-Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.527-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-022-02048-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449062v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalising emission and toxicity modelling of pesticides in LCA: the OLCA-Pest project contribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+                <w:t xml:space="preserve">A participatory ecodesign framework to address both environmental and economic dimensions in viticulture at farm scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Czyrnek-Delêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-022-02048-7⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-021-00730-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660081v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment data of French organic agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chambaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.107356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using LCA in a participatory eco-design approach in agriculture: the example of vineyard management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (7), pp.1368-1383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11367-019-01684-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing organic viticulture environmental burdens by better understanding interannual impact variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (7), pp.1307-1322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11367-019-01694-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling grape quality by multivariate analysis of viticulture practices, soil and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (3), pp.601-622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one..1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-annual variability in the environmental performance of viticulture technical management routes—a case study in the Middle Loire Valley (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, On line, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11367-018-1516-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode pour évaluer conjointement performance environnementale et qualité globale des produits – Application aux filières vin et lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hérisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.519114123596305E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness criteria for customised agricultural life cycle assessment tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite A. Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claver Kanyarushoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 179, pp.246-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances environnementales des pratiques viticoles et analyse des risques pour la qualité du raisin : étape vers l’écoqualiconception©</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/20170901013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of viticultural technical management routes (tmrs) : comparison between an organic and an integrated management route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (2), pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the most representative technical management routes within diverse management practices : Application to vineyards in the Loire Valley for environmental and quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp.19 - 36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux caractériser les types de raisin ou de vin pour évaluer l'impact des itinéraires techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (4), pp.250-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation globale des impacts environnementaux des itinéraires techniques viticoles par l'Analyse du Cycle de la Vie (ACV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (3), pp.184-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651620v1</w:t>
-              </w:r>
-[...240 lines deleted...]
-                <w:t xml:space="preserve">hal-05251838v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3414,51 +3414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de plateau pour l’agriculture et le paysage. Penser, concevoir, animer, évaluer, diffuser</w:t>
@@ -3517,588 +3517,588 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between a delivery service of ready-to-cook ingredients and a meal prepared by a home helper for the elderly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
+                <w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Breuil</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maître</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rosies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Foods 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621931v1</w:t>
+                <w:t xml:space="preserve">hal-05540548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite A Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baillet Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540548v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite A. Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baillet Vincent</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319336v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison between a delivery service of ready-to-cook ingredients and a meal prepared by a home helper for the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Falchetti-Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Julien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Foods 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540600v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écoconception participative basée sur l’ACV pour alimenter la réflexion prospective d’une AOP, étude de cas sur l’entretien des sols viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres du Végétal 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4123,90 +4123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory eco-design at production basin scale, case study in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4261,77 +4261,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Analyse du Cycle de Vie pour réduire l'impact environnemental de la viticulture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaud-Gentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4382,103 +4382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing organic viticulture environmental burdens by better understanding causes of inter-annual impacts variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kasetsart University [Siracha Campus] (KU). THA., Oct 2018, Bangkok, Thailand</w:t>
@@ -4507,90 +4507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including product multicriteria quality in life cycle assessment, application to grape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4632,90 +4632,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lca comparison results with midpoint method associated wtih fuzzy logic Vs. endpoint method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCD School of Biosystems and Food Engineering. Dublin, IRL., 2016, Dublin, Ireland. 1431 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4740,103 +4740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a product with the assessment of its quality; case of Chenin grapes inLoire Valleyvine yards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference LCA of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, San Fracisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4855,325 +4855,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for evaluation of compatibility between grape quality and environmental objectives in Loire valley PDO wine production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Évaluation des impacts environnementaux des itinéraires techniques viticoles de production de vins AOC en Val de Loire : Démarche d'adaptation de la méthode de l'analyse du cycle de vie (ACV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. World Congress of Vine and Wine 8. General Assembly of the OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tbilissi, Georgia</w:t>
+              <w:t xml:space="preserve">8. International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Soave, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753262v1</w:t>
+                <w:t xml:space="preserve">hal-02756311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts environnementaux des itinéraires techniques viticoles de production de vins AOC en Val de Loire : Démarche d'adaptation de la méthode de l'analyse du cycle de vie (ACV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Trade-offs between quality and environment in wine production: presentation of a research program for their combined assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Soave, Italie</w:t>
+              <w:t xml:space="preserve">7. International Conference on LCA in the Agri-Food Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756311v1</w:t>
+                <w:t xml:space="preserve">hal-02758377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between quality and environment in wine production: presentation of a research program for their combined assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">An approach for evaluation of compatibility between grape quality and environmental objectives in Loire valley PDO wine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on LCA in the Agri-Food Sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bari, Italy</w:t>
+              <w:t xml:space="preserve">33. World Congress of Vine and Wine 8. General Assembly of the OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tbilissi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758377v1</w:t>
+                <w:t xml:space="preserve">hal-02753262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5191,51 +5191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting the environmental impact of food waste: ecodesign of the reuse of unsold bread and spent grains in cookies making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5243,51 +5243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Le Talludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022) On “The role of emerging economies in global food security”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5312,64 +5312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design pathways in spirit distillation – case of semi-continuous distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5407,103 +5407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to guide the conceptualization of a farm system : application to the transition of vineyards to agro-ecological farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018 : XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t>
@@ -5564,51 +5564,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-efficience des itinéraires techniques viticoles : intérêt et adaptations de l’analyse du cycle de vie pour la prise en compte des spécificités de la viticulture de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université d'Angers, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ANGE0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5804,51 +5804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17177835" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naviaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giudicelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2217" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Billaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Viveros Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163288" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Czyrnek-Del&#234;tre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Jaballah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00730-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gentil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Melero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4482" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon-Rivallain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Ant&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gentil-Sergent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02048-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107356" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;verine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jourjon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01684-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01694-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one..1067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Renouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1516-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519114123596305E12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170901013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burgos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2014.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Breuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaud-Gentie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191501031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742792v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Talludec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734032v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01294639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naviaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8408" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17177835" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giudicelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Billaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art02" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Viveros Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163288" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gentil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Melero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4482" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon-Rivallain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Ant&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gentil-Sergent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02048-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Czyrnek-Del&#234;tre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Jaballah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00730-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107356" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;verine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jourjon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01684-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01694-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one..1067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Renouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1516-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519114123596305E12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.170" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624944v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170901013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burgos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2014.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643020v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Breuil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaud-Gentie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191501031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742792v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Talludec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734032v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01294639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>