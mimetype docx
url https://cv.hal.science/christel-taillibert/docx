--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -132,3738 +132,717 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Sascha Hartmann, chargée de programmes numériques au sein de l’Unité Créations numériques d’ARTE France</w:t>
+                <w:t xml:space="preserve">Le téléphone portable, une alternative de production audiovisuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cailler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cailler</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raimond</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Réemplois contemporains du film amateur. Acteurs, intentionnalités., 26, pp.155-208</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Net Found Footage : quand la créativité se frotte à la loi</w:t>
+              <w:t xml:space="preserve">, 29, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réemplois contemporains du film amateur : acteurs et intentionnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Alternatives cinématographiques et audiovisuelles. Images Hors-la-loi, 23, pp.91-148</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">From Music to Film: On the Emergence and Stabilization of the Film Festival Concept in the 1930s</w:t>
+              <w:t xml:space="preserve">, 26, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternatives cinématographiques et audiovisuelles. Images Hors-la-loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Arlotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Leoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinergie – Il cinema e le altre arti</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit, École, Nation. Histoire comparée de la France et de l’Italie (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03915568v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Christel Taillibert</w:t>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 40, </w:t>
-[...2723 lines deleted...]
-                <w:t xml:space="preserve">halshs-03234768v1</w:t>
+              <w:t xml:space="preserve">, 40, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinephile Culture on Online Platforms in France: Rethinking the Process of Cultural Mediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Cinema in the Streaming Era. Policies, Platforms and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.171-188, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le dispositif festivalier construit un récit-monde. Le Festival de Douarnenez : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Films, festivals et mondes contemporains. Pour une anthropologie du visuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.23-44, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensare la storia del cinema educativo e didattico in Italia: alcune pietre miliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Antonio D’Arcangeli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educazione, scuola e pedagogia in Italia da Gentile a Bottai (1922-1943)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anicia, pp.219-236, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04866399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions numériques d'ARTE : approche quantitative et analyse stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3883,155 +862,228 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFSIC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Numérisation des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.454-465, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding allies in pandemic times: Documentary film festivals and streaming platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Vallejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Film Festivals in the Pandemic Era and After</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience ciné-poétique. Quelques réflexions au prisme du modèle sémio-pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonhomme, Béatrice ; Cailler, Bruno ; Laverger, Cyril ; Montin, Sandrine ; Taillibert, Christel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma, opérateur poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, L'Harmattan, 2021, Thyrse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03505239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-On-Demand platforms: Editorial strategies and logics of production. Netflix: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4047,3036 +1099,6092 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A European Television Fiction Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03159769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Film Festivals: New Perspectives for Film Festivals on the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Film Festivals. Contemporary Cutures and History Beyond Venice and Cannes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9781788310901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02171572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo à la demande et stratégies de temporalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et temporalités du Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02171580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation des pactes énonciatifs dans un portrait en trois actes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal intime. Nanni Moretti. Voyages en archipel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02174103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une hybridation des régimes de temporalité dans l'offre audiovisuelle et cinématographique sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les temps des arts et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Festivals et patrimoine cinématographique à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02174107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Modulation des pactes énonciatifs dans un portrait en trois actes</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images pédagogiques animées ? Débats inhérents à l’introduction de l’image animée dans les méthodes d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal intime. Nanni Moretti. Voyages en archipel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Lumineuses projections ! La projection fixe éducative.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02177487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligue de l’enseignement et les festivals de cinéma : construction d’un regard sur un nouvel outil au service de l’éducation populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ligue de l’enseignement et le cinéma. Une histoire de l’éducation à l’image (1945-1989)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02177233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Des images pédagogiques animées ? Débats inhérents à l’introduction de l’image animée dans les méthodes d’enseignement</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les festivals français aux prises avec l'engagement citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumineuses projections ! La projection fixe éducative.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">La culture de l’engagement au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02177248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les films sur l’art produits en Italie au cours de la période fasciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le film sur l’art – Entre histoire de l’art et documentaire de création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02177255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur associatif : le mal-aimé de l’éducation à l’image en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il cinema si impara ? / Can we lear cinema ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle joué par les festivals de cinéma dans le développement des associations d’éducation populaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunidad y comunicación-Prácticas comunicativas y medios communitarios en Europa y América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-204, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mixed Use of Still and Moving Images in Education during the Interwar Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Guido Olivier Lugon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Between Still and Moving Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Libbey &amp; Co Ltd, 2012, 9780861967070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation historique dans le film burlesque muet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le spectacle de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les festivals de cinéma et audiovisuel acteurs de la patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre du patrimoine – Un nouveau modèle de développement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage mixte de l'image fixe et de l'image animée dans le domaine de l'enseignement, du début du XXe siècle à la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fixe / Animé. Croisements de la photographie et du cinéma au XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage protéiforme des festivals de cinéma et audiovisuel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de la démocratisation culturelle. Équipements, événements, patrimoines : perspectives franco-suisses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spedizione Franchetti in Dancalia e la produzione cinematografica sull’Africa dai Fratelli Lumière in poi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Barone viaggiante. Raimonde Franchetti e le esplorazioni nel Corno d’Africa.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02182697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception en France des films américains de Jean Renoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renoir en Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE L'ESPACE FILMIQUE À LA MISE SCÈNE DE L'INTIME : L'INTROSPECTION SELON ALAIN CAVALIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spacialisation en Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception en France des mouvements de jeunesse en Italie pendant la période fasciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l'école de l'aventure - Pratiques sportives de plein air et idéologie de la conquête du monde 1890-1940</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réemplois contemporains du film amateur : acteurs et intentionnalités</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiograph of a Family : stratégies discursives au service de la mémoire intime et collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards. Revue des Arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.135-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04866477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérialisation, sérialités : penser la production numérique du groupe ARTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.67-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiographie d'une famille : stratégies discursives au service de la mémoire intime et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards. Revue des Arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.135-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Sascha Hartmann, chargée de programmes numériques au sein de l’Unité Créations numériques d’ARTE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.149-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’éducation à l’image s’empare du film amateur : intentions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 26, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alternatives cinématographiques et audiovisuelles. Images Hors-la-loi</w:t>
+              <w:t xml:space="preserve">, 2023, Réemplois contemporains du film amateur. Acteurs, intentionnalités., 26, pp.155-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04228007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation livresque au risque du numérique. Cas d'étude autour du producteur Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Arlotto</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, pp.113-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Net Found Footage : quand la créativité se frotte à la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Récit, École, Nation. Histoire comparée de la France et de l’Italie (XIXe-XXe siècles)</w:t>
+              <w:t xml:space="preserve">, 2023, Alternatives cinématographiques et audiovisuelles. Images Hors-la-loi, 23, pp.91-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04233231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Music to Film: On the Emergence and Stabilization of the Film Festival Concept in the 1930s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wäfler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinergie – Il cinema e le altre arti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03915568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festival Scope, a Festival-on-Demand Platform: Online Enhancing the Gatekeeping Power of Film Festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Vinuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society &amp; Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.104-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03409115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le panorama complexe de la non-distribution cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les Films sans distributeur, 20-21, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03341329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE CINÉMA AMATEUR, OUTIL DE CONSTRUCTION IDENTITAIRE ? ANALYSE COMMUNICATIONNELLE DE LA PLATEFORME MÉMOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstudia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Discursive forms. Memory and identity, 31, pp.273-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03592987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les festivals : un espace privilégié pour accueillir les films sans distributeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les Films sans distributeur, 20-21, pp.17-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03341332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’accompagnement éducatif cinéphile dans un environnement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Usage(r)s des plateformes : les publics de l’audiovisuel à la demande, 31, pp.77-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03160256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des salles à la vidéo à la demande : entre complémentarité et alternative. Analyse de l’alliance stratégique à l’origine de la plateforme La Toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03505234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs. École et Nation, co-construction et récits partagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 40, 2021</w:t>
-[...10 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.12644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03505225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinématographies éducatives et récits nationaux. Trajectoires comparées de la France et de l’Italie pendant l’entre-deux guerres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.12597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03505227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guider les pas du spectateur numérique : la réintermédiation technique pensée à l'aune des valeurs historiques de la cinéphilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02938625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma d’éducation et le projet internationaliste de la SDN : la brève histoire de l’Institut International du cinéma éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183, pp.95-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle génération de multiplexes selon EuropaCorp à l'épreuve du modèle français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.41-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Services de Médias Audiovisuels à la Demande : le modèle télévisuel revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02174235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrans du savoir. Jalons pour une histoire du cinéma éducatif et didactique en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Enfances italiennes 2, 22, pp.149-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.6341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les représentations de la cinéphilie, 34 (1), pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Film Festival Studies, éléments pour une épistémologie d’un nouveau champ de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02938647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo à la Demande cinéphilie et stratégies entrepreneuriales : l’exemple de MUBI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano De Feo, un internazionalista pacifista nell'Italia mussoliniana?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio d'Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinema e Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'accessibilité à la programmation événementielle : les nouvelles stratégies des acteurs de la mise à disposition dans les domaines cinématographique et audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groundwork for a (Pre)History of Film Festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wäfler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Review of Film and Television Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02177501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festivals et patrimoine cinématographique à l'heure du numérique -La situation française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secuencias. Revista de historia del cine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES NOUVEAUX FESTIVALIERS « ON LINE » -Une étude quantitative du public de My French Film Festival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénomènes de circulations en festival : l’influence des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NANNI MORETTI, OU LA CINÉPHILIE GÉNÉREUSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cabret, la tentation du mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation à l'image au sein des festivals dédiés à la cinématographie hispanique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GRIMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02187580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Douglas Fairbanks à Jean-Paul Belmondo : généalogie d’un style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Généalogies de l’acteur au cinéma – Échos, influences, migrations, 27 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02187581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'idéologie d'État au film d'éducation : itinéraire comparé de la France, de l'Italie et des États-Unis dans les années vingt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA REPRÉSENTATION DE L'ARMÉE DANS LE CINÉMA ITALIEN (1895-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L'armée à l'écran, 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise catholique et promoteurs de la laïcité : le cinéma au cœur d’une lutte acharnée (1895-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GRIMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Image et pouvoir, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE CINÉMA D'ENSEIGNEMENT ET D'ÉDUCATION - Constitution et transmission d'une mémoire collective par l'image animée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GRIMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Image et mémoire, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande bouffe (Marco Ferreri, 1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cinquante films qui ont fait scandale, 103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorème (Pier Paolo Pasolini, 1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cinquante films qui ont fait scandale, 103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les influences réciproques des grands maîtres du burlesque muet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mille huit cent quatre-vingt-quinze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29, pp.143-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02548748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma, instrument de politique extérieure du fascisme italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.1998.4595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02192642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un film retrouvé à la Cinémathèque du Frioul, La Sentinella Della Patria (Chino Ermacora, 1927)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mille huit cent quatre-vingt-quinze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expédition Franchetti en Dankalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Exotica, l’attraction des lointains</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04610545v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pathé-Rural ou les aléas du 17,5 mm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collection Alan Roberts : Films primitifs et messages religieux. Regards sur différentes stratégies cinématographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les films sans distributeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03409017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo à la demande : une nouvelle médiation ? Réflexions autour des plateformes cinéphiles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan collection Communication et civilisation, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Istituto Internazionale per la cinematografia educativa. Il ruolo del cinema educativo nella politica internazionale del fascismo italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anicia, collana Insegnare il Novecento, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations de la cinéphilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laverger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34, 2018, Cycnos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie de la cinéphilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14/15, 2017, Les Cahiers de Champs visuels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles pratiques cinéphiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12/13, 2015, Les Cahiers de champs visuel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du spectateur au créateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6/7, 2013, Les Cahiers de Champs visuels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du créateur au spectateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8/9, 2013, Les Cahiers de Champs visuels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix off et narration cinématographique – Second volet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22, 2012, Cahiers de narratologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix off et narration cinématographique – Premier volet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">20, 2011, Cahiers de Narratologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribulations festivalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan collection Logiques sociales, série Études culturelles, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Institut international du cinématographe éducatif. Regards sur le rôle du cinéma éducatif dans la politique internationale du fascisme italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, collection Champs visuels, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma opérateur poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Montin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma opérateur poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, L'Harmattan, pp.346, 2021, Cinéma opérateur poétique, 978-2-343-23895-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404487v1</w:t>
-              </w:r>
-[...865 lines deleted...]
-                <w:t xml:space="preserve">halshs-03234557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies des acteurs cinéphiles et l’adaptation en ligne de leurs logiques de médiation : l’exemple des modalités d’accompagnement éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Congrès de la SFSIC, Création, créativité et médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03160970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video on Demand, a new way for the distribution of documentaries? The example of Tënk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multivoicedness in European Cinema. Representation, Industry, Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02942526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7086,105 +7194,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ICE e la politica estera del fascismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02193764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7252,51 +7360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30CCCADA"/>
+    <w:nsid w:val="8F713ED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7483,51 +7591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-taillibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4881-9915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Taillibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612837v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raimond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W&#228;fler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12597" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vinuela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laverger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6341" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio d'Arcangeli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1998.4595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Vallejo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177487v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Arlotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leoncini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Montin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193764v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-taillibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4881-9915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569966v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Taillibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laverger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Arlotto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leoncini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Vallejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W&#228;fler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vinuela" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12644" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12597" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6341" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio d'Arcangeli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187580v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1998.4595" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234768v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Montin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193764v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>