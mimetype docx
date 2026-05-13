--- v1 (2026-04-15)
+++ v2 (2026-05-13)
@@ -561,288 +561,3738 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Sascha Hartmann, chargée de programmes numériques au sein de l’Unité Créations numériques d’ARTE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.149-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérialisation, sérialités : penser la production numérique du groupe ARTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.67-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiograph of a Family : stratégies discursives au service de la mémoire intime et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards. Revue des Arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.135-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04866477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiographie d'une famille : stratégies discursives au service de la mémoire intime et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards. Revue des Arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.135-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation livresque au risque du numérique. Cas d'étude autour du producteur Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, pp.113-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’éducation à l’image s’empare du film amateur : intentions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Réemplois contemporains du film amateur. Acteurs, intentionnalités., 26, pp.155-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04228007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Net Found Footage : quand la créativité se frotte à la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Alternatives cinématographiques et audiovisuelles. Images Hors-la-loi, 23, pp.91-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04233231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Music to Film: On the Emergence and Stabilization of the Film Festival Concept in the 1930s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wäfler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinergie – Il cinema e le altre arti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03915568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinématographies éducatives et récits nationaux. Trajectoires comparées de la France et de l’Italie pendant l’entre-deux guerres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.12597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03505227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festival Scope, a Festival-on-Demand Platform: Online Enhancing the Gatekeeping Power of Film Festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Vinuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society &amp; Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.104-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03409115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le panorama complexe de la non-distribution cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les Films sans distributeur, 20-21, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03341329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE CINÉMA AMATEUR, OUTIL DE CONSTRUCTION IDENTITAIRE ? ANALYSE COMMUNICATIONNELLE DE LA PLATEFORME MÉMOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstudia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Discursive forms. Memory and identity, 31, pp.273-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03592987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les festivals : un espace privilégié pour accueillir les films sans distributeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les Films sans distributeur, 20-21, pp.17-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03341332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’accompagnement éducatif cinéphile dans un environnement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Usage(r)s des plateformes : les publics de l’audiovisuel à la demande, 31, pp.77-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03160256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des salles à la vidéo à la demande : entre complémentarité et alternative. Analyse de l’alliance stratégique à l’origine de la plateforme La Toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03505234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs. École et Nation, co-construction et récits partagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.12644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03505225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle génération de multiplexes selon EuropaCorp à l'épreuve du modèle français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.41-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guider les pas du spectateur numérique : la réintermédiation technique pensée à l'aune des valeurs historiques de la cinéphilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02938625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma d’éducation et le projet internationaliste de la SDN : la brève histoire de l’Institut International du cinéma éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183, pp.95-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Services de Médias Audiovisuels à la Demande : le modèle télévisuel revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02174235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les représentations de la cinéphilie, 34 (1), pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrans du savoir. Jalons pour une histoire du cinéma éducatif et didactique en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Enfances italiennes 2, 22, pp.149-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.6341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Film Festival Studies, éléments pour une épistémologie d’un nouveau champ de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02938647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo à la Demande cinéphilie et stratégies entrepreneuriales : l’exemple de MUBI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano De Feo, un internazionalista pacifista nell'Italia mussoliniana?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio d'Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinema e Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'accessibilité à la programmation événementielle : les nouvelles stratégies des acteurs de la mise à disposition dans les domaines cinématographique et audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groundwork for a (Pre)History of Film Festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wäfler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Review of Film and Television Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02177501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festivals et patrimoine cinématographique à l'heure du numérique -La situation française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secuencias. Revista de historia del cine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES NOUVEAUX FESTIVALIERS « ON LINE » -Une étude quantitative du public de My French Film Festival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénomènes de circulations en festival : l’influence des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NANNI MORETTI, OU LA CINÉPHILIE GÉNÉREUSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cabret, la tentation du mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation à l'image au sein des festivals dédiés à la cinématographie hispanique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GRIMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02187580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Douglas Fairbanks à Jean-Paul Belmondo : généalogie d’un style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Généalogies de l’acteur au cinéma – Échos, influences, migrations, 27 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02187581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'idéologie d'État au film d'éducation : itinéraire comparé de la France, de l'Italie et des États-Unis dans les années vingt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise catholique et promoteurs de la laïcité : le cinéma au cœur d’une lutte acharnée (1895-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GRIMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Image et pouvoir, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA REPRÉSENTATION DE L'ARMÉE DANS LE CINÉMA ITALIEN (1895-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L'armée à l'écran, 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE CINÉMA D'ENSEIGNEMENT ET D'ÉDUCATION - Constitution et transmission d'une mémoire collective par l'image animée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GRIMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Image et mémoire, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande bouffe (Marco Ferreri, 1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cinquante films qui ont fait scandale, 103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorème (Pier Paolo Pasolini, 1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cinquante films qui ont fait scandale, 103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les influences réciproques des grands maîtres du burlesque muet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mille huit cent quatre-vingt-quinze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29, pp.143-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02548748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un film retrouvé à la Cinémathèque du Frioul, La Sentinella Della Patria (Chino Ermacora, 1927)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mille huit cent quatre-vingt-quinze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma, instrument de politique extérieure du fascisme italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.1998.4595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02192642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expédition Franchetti en Dankalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Exotica, l’attraction des lointains</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pathé-Rural ou les aléas du 17,5 mm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collection Alan Roberts : Films primitifs et messages religieux. Regards sur différentes stratégies cinématographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensare la storia del cinema educativo e didattico in Italia: alcune pietre miliari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Antonio D’Arcangeli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educazione, scuola e pedagogia in Italia da Gentile a Bottai (1922-1943)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anicia, pp.219-236, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04866399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le dispositif festivalier construit un récit-monde. Le Festival de Douarnenez : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Films, festivals et mondes contemporains. Pour une anthropologie du visuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.23-44, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinephile Culture on Online Platforms in France: Rethinking the Process of Cultural Mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Cinema in the Streaming Era. Policies, Platforms and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.171-188, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions numériques d'ARTE : approche quantitative et analyse stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -862,517 +4312,586 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFSIC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Numérisation des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.454-465, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding allies in pandemic times: Documentary film festivals and streaming platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Vallejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Film Festivals in the Pandemic Era and After</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Video-On-Demand platforms: Editorial strategies and logics of production. Netflix: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A European Television Fiction Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience ciné-poétique. Quelques réflexions au prisme du modèle sémio-pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonhomme, Béatrice ; Cailler, Bruno ; Laverger, Cyril ; Montin, Sandrine ; Taillibert, Christel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma, opérateur poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, L'Harmattan, 2021, Thyrse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03505239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Film Festivals: New Perspectives for Film Festivals on the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Film Festivals. Contemporary Cutures and History Beyond Venice and Cannes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9781788310901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02171572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo à la demande et stratégies de temporalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et temporalités du Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02171580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festivals et patrimoine cinématographique à l’heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02174107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation des pactes énonciatifs dans un portrait en trois actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal intime. Nanni Moretti. Voyages en archipel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02174103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une hybridation des régimes de temporalité dans l'offre audiovisuelle et cinématographique sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1388,5639 +4907,2120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps des arts et des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02173760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Festivals et patrimoine cinématographique à l’heure du numérique</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ligue de l’enseignement et les festivals de cinéma : construction d’un regard sur un nouvel outil au service de l’éducation populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires du cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">La Ligue de l’enseignement et le cinéma. Une histoire de l’éducation à l’image (1945-1989)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02177233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des images pédagogiques animées ? Débats inhérents à l’introduction de l’image animée dans les méthodes d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumineuses projections ! La projection fixe éducative.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02177487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Ligue de l’enseignement et les festivals de cinéma : construction d’un regard sur un nouvel outil au service de l’éducation populaire</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les films sur l’art produits en Italie au cours de la période fasciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Ligue de l’enseignement et le cinéma. Une histoire de l’éducation à l’image (1945-1989)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Le film sur l’art – Entre histoire de l’art et documentaire de création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02177255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les festivals français aux prises avec l'engagement citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture de l’engagement au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02177248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur associatif : le mal-aimé de l’éducation à l’image en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il cinema si impara ? / Can we lear cinema ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle joué par les festivals de cinéma dans le développement des associations d’éducation populaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunidad y comunicación-Prácticas comunicativas y medios communitarios en Europa y América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-204, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mixed Use of Still and Moving Images in Education during the Interwar Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Guido Olivier Lugon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Between Still and Moving Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Libbey &amp; Co Ltd, 2012, 9780861967070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation historique dans le film burlesque muet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le spectacle de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les festivals de cinéma et audiovisuel acteurs de la patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre du patrimoine – Un nouveau modèle de développement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage mixte de l'image fixe et de l'image animée dans le domaine de l'enseignement, du début du XXe siècle à la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fixe / Animé. Croisements de la photographie et du cinéma au XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage protéiforme des festivals de cinéma et audiovisuel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de la démocratisation culturelle. Équipements, événements, patrimoines : perspectives franco-suisses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spedizione Franchetti in Dancalia e la produzione cinematografica sull’Africa dai Fratelli Lumière in poi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Barone viaggiante. Raimonde Franchetti e le esplorazioni nel Corno d’Africa.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02182697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception en France des films américains de Jean Renoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renoir en Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE L'ESPACE FILMIQUE À LA MISE SCÈNE DE L'INTIME : L'INTROSPECTION SELON ALAIN CAVALIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spacialisation en Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception en France des mouvements de jeunesse en Italie pendant la période fasciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l'école de l'aventure - Pratiques sportives de plein air et idéologie de la conquête du monde 1890-1940</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christel Taillibert</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma opérateur poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Montin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Côte d'Azur. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards. Revue des Arts du spectacle</w:t>
-[...3357 lines deleted...]
-                <w:t xml:space="preserve">halshs-03234768v1</w:t>
+              <w:t xml:space="preserve">Cinéma opérateur poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, L'Harmattan, pp.346, 2021, Cinéma opérateur poétique, 978-2-343-23895-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les films sans distributeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03409017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo à la demande : une nouvelle médiation ? Réflexions autour des plateformes cinéphiles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan collection Communication et civilisation, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03234545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Istituto Internazionale per la cinematografia educativa. Il ruolo del cinema educativo nella politica internazionale del fascismo italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anicia, collana Insegnare il Novecento, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03234566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la cinéphilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laverger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34, 2018, Cycnos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03234606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie de la cinéphilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14/15, 2017, Les Cahiers de Champs visuels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03234671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles pratiques cinéphiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12/13, 2015, Les Cahiers de champs visuel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03234675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du créateur au spectateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8/9, 2013, Les Cahiers de Champs visuels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du spectateur au créateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Taillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6/7, 2013, Les Cahiers de Champs visuels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03234713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">8/9, 2013, Les Cahiers de Champs visuels</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix off et narration cinématographique – Second volet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22, 2012, Cahiers de narratologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">22, 2012, Cahiers de narratologie</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix off et narration cinématographique – Premier volet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">20, 2011, Cahiers de Narratologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">20, 2011, Cahiers de Narratologie</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribulations festivalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan collection Logiques sociales, série Études culturelles, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan collection Logiques sociales, série Études culturelles, 2009</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03234550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Institut international du cinématographe éducatif. Regards sur le rôle du cinéma éducatif dans la politique internationale du fascisme italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Taillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, collection Champs visuels, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03234557v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-03404487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7360,51 +7360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F713ED6"/>
+    <w:nsid w:val="E66735BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7591,51 +7591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-taillibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4881-9915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569966v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Taillibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laverger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Arlotto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leoncini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Vallejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W&#228;fler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vinuela" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12644" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12597" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6341" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio d'Arcangeli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187580v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1998.4595" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234768v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Montin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193764v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-taillibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4881-9915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569966v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Taillibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laverger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Arlotto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leoncini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W&#228;fler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12597" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vinuela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12644" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6341" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio d'Arcangeli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1998.4595" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Vallejo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171580v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181739v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181780v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Montin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234739v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03234557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193764v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>