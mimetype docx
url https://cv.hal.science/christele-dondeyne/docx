--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -1458,907 +1458,1006 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjectivations de femmes et lutte contre les inégalités de genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion : devenir Gilet Jaune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Reungoat; Sylvain Bordiec; François Buton; Christèle Dondeyne; Etienne Walker. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir des Gilets jaunes</w:t>
+              <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du Croquant</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.107-133, 2025, SocioPo, 9782365122917</w:t>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05337667v1</w:t>
+                <w:t xml:space="preserve">halshs-05375198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : devenir Gilet Jaune ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Buton</w:t>
+                <w:t xml:space="preserve">Le travail, commun diviseur des gilets jaunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Walker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp. 19-51, 2025, SocioPo, 9782365124188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05375198v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05566398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subjectivations de femmes et lutte contre les inégalités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Reungoat; Sylvain Bordiec; François Buton; Christèle Dondeyne; Etienne Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
+              <w:t xml:space="preserve">Devenir des Gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions du Croquant</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-17, 2025, Sociopo, 978-2-36512-418-8</w:t>
+                <w:t xml:space="preserve">Editions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-133, 2025, SocioPo, 9782365122917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05375216v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05337667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Gilets jaunes sont des chômeurs et des assistés. »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
+              <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-93, 2024, 979-10-318-0706-5</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-17, 2025, Sociopo, 978-2-36512-418-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715693v1</w:t>
+                <w:t xml:space="preserve">halshs-05375216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sociologue et le documentariste au travail : points de vue comparés sur les paysans</w:t>
+                <w:t xml:space="preserve">« Les Gilets jaunes sont des chômeurs et des assistés. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de l’image, sociologie par l’image sous la direction de Réjane Hamus-Vallée, Cinémaction n°147, Condé-sur-Noireau, France, C. Corlet, 2013, pp. 102–110.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-93, 2024, 979-10-318-0706-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951983v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La double qualité de la gestion d’un service public dans l’assurance maladie : le cas des plateformes des services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+                <w:t xml:space="preserve">Le sociologue et le documentariste au travail : points de vue comparés sur les paysans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Débordements gestionnaires. Individualiser et normaliser le travail par les outils de gestion ?, Buisson-Fenet H., Mercier D. (dir)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.165-186, 2013, Logiques sociales - sociologie de la gestion</w:t>
+              <w:t xml:space="preserve">Sociologie de l’image, sociologie par l’image sous la direction de Réjane Hamus-Vallée, Cinémaction n°147, Condé-sur-Noireau, France, C. Corlet, 2013, pp. 102–110.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116759v1</w:t>
+                <w:t xml:space="preserve">hal-01951983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de l'activité. Le cas des gérants de la restauration collective</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La double qualité de la gestion d’un service public dans l’assurance maladie : le cas des plateformes des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, pp.221-233, 2006, Collection Le Travail en débats. Série Colloques &amp; congrès</w:t>
+              <w:t xml:space="preserve">In Débordements gestionnaires. Individualiser et normaliser le travail par les outils de gestion ?, Buisson-Fenet H., Mercier D. (dir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.165-186, 2013, Logiques sociales - sociologie de la gestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676699v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations du travail des cadres administratifs et commerciaux</w:t>
+                <w:t xml:space="preserve">L'évaluation de l'activité. Le cas des gérants de la restauration collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves-Frédéric Livian. </w:t>
+              <w:t xml:space="preserve">Alexandra Bidet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être cadre, quel travail ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANACT, pp.122-142, 2006, Organisation et technologie</w:t>
+              <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.221-233, 2006, Collection Le Travail en débats. Série Colloques &amp; congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676617v1</w:t>
+                <w:t xml:space="preserve">hal-00676699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les transformations du travail des cadres administratifs et commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Frédéric Livian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être cadre, quel travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANACT, pp.122-142, 2006, Organisation et technologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'activité : le cas des gérants de la restauration collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bidet, avec la collaboration d'A. Borzeix, Th. Pillon, G. Rot et F. Vatin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.221-233, 2006, Coll. "Le travail en débats "</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2368,297 +2467,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capter les mémoires portuaires par le film : les mutations du travail et de ses environnements en images et paroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'Association Française de Sociologie 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets Jaunes au prisme du genre. Circulations, appropriations et contestations des normes de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Della Sudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Guyvarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT 21 : Mouvements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04154346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an ecologization of social movements ? A complex cooperation between trade unionists, political activists and environmental organizations. The case of a struggle against the building of a warehouse Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop: Labor, Precariousness &amp; Environmental Conflicts in the New Economy, 18 abril 2022, 17:00 h Seminario 0.6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Departamento de Economía General UCA Facultad de Ciencias Sociales y de la Comunicación UCA, Apr 2022, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles pistes d’analyse des contributions des Gilets Jaunes aux luttes socio-environnementales locales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2674,1471 +2773,1471 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal du LABERS Territoires et expression politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Mar 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les“gilets jaunes”:enquêtes de terrain et enjeux théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2021, visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence semi-plénière : Les &amp;quot;Gilets jaunes&amp;quot; : enquêtes de terrain et enjeux théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charif Elalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Challier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de l’AFS : Changer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03432429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages professionnels des réseaux grand public : un révélateur des conditions professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Conférence Internationale EUTIC : Enjeux et Usages des Technologies de l’Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation professionnelle des médias sociaux : deux cas contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Conférence de l’Association Information et management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network sites as digital affordances for professional communities? The case of two professions with high and low social capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE (Society for the Advancement of Socio-Economics) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Amsterdam / Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux sociaux numériques et médecins généralistes : Premiers éléments pour une analyse des échanges en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’Université de Montpellier « Les technologies de l’information en santé : regards croisés entre chercheurs et praticiens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire communauté par le numérique ? Le cas de deux groupes professionnellement isolés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le téléchargement à l'épreuve de la loi et de la morale : injonctions contradictoires et ambivalences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre licite et illicite, déviance et conformité : les usages détournés des TIC (XXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sociologue et le documentariste au travail : points de vue comparés sur les paysans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail. Travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative analysis of the activity of teachers in sociology in the sports department (STAPS) and the department of business studies (AES)</w:t>
+                <w:t xml:space="preserve">L'activité d'enseignement en sociologie: analyse de pratiques et autoconfrontation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Teaching to Learning?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Le défi de la qualité dans l'enseignement supérieur : vers un changement de paradigme..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681121v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'activité d'enseignants novices à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité d'enseignement en sociologie: analyse de pratiques et autoconfrontation</w:t>
+                <w:t xml:space="preserve">Qualitative analysis of the activity of teachers in sociology in the sports department (STAPS) and the department of business studies (AES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le défi de la qualité dans l'enseignement supérieur : vers un changement de paradigme..</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">From Teaching to Learning?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681038v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Control Systems as Knowledge Sharing Facilitator, an Exploratory Study,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sargis-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Management Control Systems Research Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres d'appel : réflexion méthodologique pour une comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Latinoamericano de Sociología del Trabajo, "Hacia una nueva civilización del trabajo"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalisation du travail et valeur du service. Une analyse de l'activité dans les centres d'appels du service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIes Journées Internationales de Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des compétences à l'activité de travail des cuisiniers dans la restauration collective et la restauration commerciale. Une économie de l'homme et de son produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au congrès de l'AFS. RTF travail et activité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations d'une entreprise dans le capitalisme contemporain : trente ans de restauration pour les collectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées d'étude "Les transformations du capitalisme contemporain : faits et théories. Etat des lieux et perspectives"? Laboratoire d'Analyse des Mouvements Economiques (LAME), Université de Reims, 31 mars-2 avril 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4148,404 +4247,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de direction dans le médico-social : un effet de gouvernance à l’échelle du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COAGUL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sésame relationnel. L'organisation au service de la continuité du parcours de la personne handicapée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03353091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmmunautés, Activité, réGULations - COAGUL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'utilisation dans la conception de l'innovation : essai de typologie pour caractériser la trajectoire des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00087371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4555,91 +4654,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets jaunes, anti-écologistes ? Bilan des recherches en sciences sociales sur les rapports à l'environnement des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Della Sudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4651,626 +4750,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation de l'écologie politique. 2023, pp.46-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04289410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sésame relationnel, l'organisation au service de la continuité du parcours de personne handicapée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LEGO EA2652. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02144378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le téléchargement chez les adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport des jeunes cadres à l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des usages TIC en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupeme20nt d'intérêt scientifique). 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des usages des technologies de télécommunication en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire des métiers des télécoms. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métiers et filières de formation de la sécurité routière : une analyse en région PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2005, pp.120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5417,51 +5516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dondeyne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351102v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guyvarc'h" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Codaccioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00680968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sargis-Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jaunay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dondeyne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guyvarc'h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Codaccioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00680968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sargis-Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jaunay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>