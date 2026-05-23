--- v1 (2026-04-13)
+++ v2 (2026-05-23)
@@ -1492,367 +1492,367 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : devenir Gilet Jaune ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Buton</w:t>
+                <w:t xml:space="preserve">Le travail, commun diviseur des gilets jaunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Walker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp. 19-51, 2025, SocioPo, 9782365124188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05375198v1</w:t>
+                <w:t xml:space="preserve">halshs-05566398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail, commun diviseur des gilets jaunes ?</w:t>
+                <w:t xml:space="preserve">Subjectivations de femmes et lutte contre les inégalités de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.). </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Reungoat; Sylvain Bordiec; François Buton; Christèle Dondeyne; Etienne Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Croquant, pp. 19-51, 2025, SocioPo, 9782365124188</w:t>
+              <w:t xml:space="preserve">Devenir des Gilets jaunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-133, 2025, SocioPo, 9782365122917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05566398v1</w:t>
+                <w:t xml:space="preserve">halshs-05337667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjectivations de femmes et lutte contre les inégalités de genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion : devenir Gilet Jaune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Reungoat; Sylvain Bordiec; François Buton; Christèle Dondeyne; Etienne Walker. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir des Gilets jaunes</w:t>
+              <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du Croquant</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.107-133, 2025, SocioPo, 9782365122917</w:t>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05337667v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05375198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2563,51 +2563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets Jaunes au prisme du genre. Circulations, appropriations et contestations des normes de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Della Sudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,273 +3593,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité d'enseignement en sociologie: analyse de pratiques et autoconfrontation</w:t>
+                <w:t xml:space="preserve">Analyse de l'activité d'enseignants novices à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le défi de la qualité dans l'enseignement supérieur : vers un changement de paradigme..</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681038v1</w:t>
+                <w:t xml:space="preserve">hal-00681049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'activité d'enseignants novices à l'université</w:t>
+                <w:t xml:space="preserve">Qualitative analysis of the activity of teachers in sociology in the sports department (STAPS) and the department of business studies (AES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">From Teaching to Learning?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681049v1</w:t>
+                <w:t xml:space="preserve">hal-00681121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative analysis of the activity of teachers in sociology in the sports department (STAPS) and the department of business studies (AES)</w:t>
+                <w:t xml:space="preserve">L'activité d'enseignement en sociologie: analyse de pratiques et autoconfrontation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Teaching to Learning?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Le défi de la qualité dans l'enseignement supérieur : vers un changement de paradigme..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681121v1</w:t>
+                <w:t xml:space="preserve">hal-00681038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Control Systems as Knowledge Sharing Facilitator, an Exploratory Study,</w:t>
               </w:r>
@@ -4694,51 +4694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Della Sudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,51 +5516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dondeyne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guyvarc'h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Codaccioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00680968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sargis-Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jaunay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dondeyne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guyvarc'h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Codaccioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00680968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sargis-Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jaunay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>