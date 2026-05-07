--- v0 (2026-03-26)
+++ v1 (2026-05-07)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légumineuses au Bénin et au Burkina Faso : quelle place actuelle dans l'assiette des consommateurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de la variété et du lieu de culture sur la composition nutritionnelle de graines de niébé du Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dagorret-Bonetto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+                <w:t xml:space="preserve">Benoit Joseph Batieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.274-287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art22⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921858v1</w:t>
+                <w:t xml:space="preserve">hal-04923898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la variété et du lieu de culture sur la composition nutritionnelle de graines de niébé du Burkina Faso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Chapron</w:t>
+                <w:t xml:space="preserve">Les légumineuses au Bénin et au Burkina Faso : quelle place actuelle dans l'assiette des consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dagorret-Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Hama-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Joseph Batieno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rochette</w:t>
+                <w:t xml:space="preserve">Waliou Amoussa Hounkpatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.110-118. </w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.274-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923898v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the antinutritional profiles of common beans (Phaseolus vulgaris L.) moderately impacts carotenoid bioaccessibility but not mineral solubility</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zoungrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardis Nkoudou Ze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1155,295 +1155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize-cowpea intercropping as an ecological intensification option for low input systems in sub-humid Zimbabwe: Productivity, biological N2-fixation and grain mineral content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of traditional processing on proximate composition, folate, mineral, phytate, and alpha-galacto-oligosaccharide contents of two West African cowpea (Vigna unguiculata L. Walp) based doughnuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Akissoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.E. Madodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talent Namatsheve</w:t>
+                <w:t xml:space="preserve">B.V. Donadjè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Chikowo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+                <w:t xml:space="preserve">C. Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.103753 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2020.103753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177035v1</w:t>
+                <w:t xml:space="preserve">hal-03493068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of traditional processing on proximate composition, folate, mineral, phytate, and alpha-galacto-oligosaccharide contents of two West African cowpea (Vigna unguiculata L. Walp) based doughnuts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Maize-cowpea intercropping as an ecological intensification option for low input systems in sub-humid Zimbabwe: Productivity, biological N2-fixation and grain mineral content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talent Namatsheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.V. Donadjè</w:t>
+                <w:t xml:space="preserve">Régis Chikowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Icard-Vernière</w:t>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96, pp.103753 -. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.108052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2020.103753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493068v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of vitamin D bioaccessibility and mineral solubility from test meals containing meat and/or cereals and/or pulses using in vitro digestion</w:t>
               </w:r>
@@ -2223,1140 +2223,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Contamination in Cereal-based Products in Africa Can Challenge the Accurate Estimation of Iron Intakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Intakes from Complementary Foods Consumed by Young Children (Aged 12-23 Months) from North Wollo, Northern Ethiopia, are Inadequate in Calcium, Zinc, Vitamin A and C but not in Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (5), pp.469-470</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition &amp; Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.796 - 797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483339v1</w:t>
+                <w:t xml:space="preserve">hal-05576998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropometric and Micronutrient Status of School-Children in an Urban West Africa Setting: A Cross-Sectional Study in Dakar (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+                <w:t xml:space="preserve">Guillaume Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bastard</w:t>
+                <w:t xml:space="preserve">Malick Sembène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Sembène</w:t>
+                <w:t xml:space="preserve">Sonia Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e84328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0084328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04748612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption pattern, biochemical composition and nutritional value of fermented pearl millet gruels in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hassane Tou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (7-8), pp.716-729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01225661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of glass transition of durum wheat semolina using modulated differential scanning calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33, pp.213-221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcrs.2000.0357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcrs.2000.0357⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier céréales. De la semoule de blé dur aux pâtes alimentaires : évènements physiques et biochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Icard Vernière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 117 (5), pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasta brownness: An assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Feillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.C. Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 32, pp.215-233. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcrs.2000.0326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcrs.2000.0326⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de mélange et développement de la pâte de pâtes alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Effects of mixing conditions on pasta dough development and biochemical changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 76 (4), pp.558-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM.1999.76.4.558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695044v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mixing conditions on pasta dough development and biochemical changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Conditions de mélange et développement de la pâte de pâtes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 111, pp.54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697719v1</w:t>
+                <w:t xml:space="preserve">hal-02695044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases moléculaires du brunissement des pâtes alimentaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Icard-Vernière</w:t>
+                <w:t xml:space="preserve">Iron Contamination in Cereal-based Products in Africa Can Challenge the Accurate Estimation of Iron Intakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Verniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on durum wheat improvement in the mediterranean region: new challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Micronutrient Forum Global Conference – Bridging Discovery and Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Micronutrient Forum, Jun 2014, Addis Ababa, Ethiopia. pp.469-470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/EJNFS/2015/20916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769620v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de mélange et développement de la pâte de pâtes alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Bases moléculaires du brunissement des pâtes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Icard-Vernière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ENSMIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminar on durum wheat improvement in the mediterranean region: new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Zaragoza, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837294v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conditions de mélange et développement de la pâte de pâtes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Icard-Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées ENSMIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mixing conditions and pasta dough development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3366,275 +3483,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICOWPEA - L'innovation participative pour le développement de produits à base de niébé au Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Briffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Djidjoho Hounhouigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridath Atchabi Aboudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Morgane Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du niébé AIZAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Cotonou, Bénin. Projet ICOWPEA, 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la teneur en fer et de sa biodisponibilité d’un plat traditionnel méditerranéen à base de corète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondos Njoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Bellagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 441 p., 2016, Journées francophones de nutrition : livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3644,571 +3761,571 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les connaissances locales : la domestication des fruitiers tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rimlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nkoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.72-75, 2025, 978-2-7099-3094-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local knowledge : the domestication of tropical fruit trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rimlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nkoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.72-75, 2025, 978 -2-7099 -3096 -3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité alimentaire et ressources naturelles : stratégies de diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-205, 2024, Synthèses, 978-2-7592-3852-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food security and natural resources: diversification strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 220 p., 2022, Synthèses, 9782759235759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4218,114 +4335,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la semoule de blé dur aux pâtes alimentaires fraiches : évènements physiques et biochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02836726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4472,51 +4589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Batieno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Poda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rochette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art04-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04907607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbeugu&#233; Thiam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Fatou Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.4745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hama-Ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waliou Amoussa Hounkpatin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph Batieno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art09" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-Nunez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61475-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Akissoe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Emeric Madode" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15061314" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zoungrana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardis Nkoudou Ze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akisso&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Madod&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Kpossilande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talent Namatsheve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chikowo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Donadj&#232;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2020.103753" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scorrano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Maka Taga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jiokap Nono" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-03787-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L Akissoe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.y Hemery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madode" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nqgjap" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hama-Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet Rivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diawara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weltzien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondos Njoumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Antonio Dimaria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwartz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marie Zagre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10060785" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verniere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Semb&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084328" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassane Tou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0357" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17GP3L3T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Icard Verni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Autran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0326" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2S8W7T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.1999.76.4.558" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briffaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Djidjoho Hounhouigan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridath Atchabi Aboudou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Morgane Hemery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimlinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nkoudou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Batieno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Poda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rochette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art04-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04907607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbeugu&#233; Thiam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Fatou Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.4745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph Batieno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art09" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hama-Ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waliou Amoussa Hounkpatin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-Nunez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61475-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Akissoe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Emeric Madode" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15061314" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zoungrana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardis Nkoudou Ze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akisso&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Madod&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Kpossilande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Donadj&#232;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2020.103753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talent Namatsheve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chikowo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scorrano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Maka Taga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jiokap Nono" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-03787-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L Akissoe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.y Hemery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madode" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nqgjap" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hama-Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet Rivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diawara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weltzien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondos Njoumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Antonio Dimaria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwartz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marie Zagre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10060785" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Semb&#232;ne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084328" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassane Tou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0357" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17GP3L3T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692709v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Icard Verni&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Autran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0326" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2S8W7T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.1999.76.4.558" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verniere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2015/20916" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briffaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Djidjoho Hounhouigan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridath Atchabi Aboudou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Morgane Hemery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimlinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nkoudou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>