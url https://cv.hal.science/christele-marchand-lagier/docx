--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2119,1302 +2119,1567 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Populisme en question : élections et abstention vues d'Avignon</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les contextes du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif ALCOV. Presses universitaires du Septentrion, pp.368, 2025, 978-2-7574-4505-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1579q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173452v1</w:t>
+                <w:t xml:space="preserve">hal-05572686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Populisme en question : élections et abstention vues d'Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le vote FN. Pour une sociologie localisée des électorats frontistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.march.2017.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu intercommunal, variable d’ajustement « discrète » des équilibres politiques locaux. Analyse croisée des cas d’Avignon et de La Rochelle</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Rémi Lefebvre; Sébastien Vignon. </w:t>
+                <w:t xml:space="preserve">Introduction. Le vote dans tous ses contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif ALCOV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiser l'intercommunalité ? Le cas des élections locales de 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les contextes du vote : l'ancrage social des pratiques électorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2025, 978-2-7574-4505-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1579b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04271371v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des loyautés électorales à l’épreuve. Les électeurs de droite entre identification, défection et… conversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Achin</w:t>
+                <w:t xml:space="preserve">L’enjeu intercommunal, variable d’ajustement « discrète » des équilibres politiques locaux. Analyse croisée des cas d’Avignon et de La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lagier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Lefebvre; Sébastien Vignon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordre social, désordre électoral. Une sociologie du vote de 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2023, 978-2-7574-3989-0</w:t>
+              <w:t xml:space="preserve">Politiser l'intercommunalité ? Le cas des élections locales de 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2023, Espaces politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310404v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04271371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élections municipales de 2020 à Avignon : permanence des dynamiques politiques et effets de crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Sainty</w:t>
+                <w:t xml:space="preserve">Des loyautés électorales à l’épreuve. Les électeurs de droite entre identification, défection et… conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lagier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine: les élections municipales de 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-61, 2023</w:t>
+              <w:t xml:space="preserve">Ordre social, désordre électoral. Une sociologie du vote de 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 978-2-7574-3989-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04672624v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il est où le représentant du peuple ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les élections municipales de 2020 à Avignon : permanence des dynamiques politiques et effets de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sainty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lagier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voter par temps de crise. Portraits d’électeurs et d’électrices ordinaires publié sous la direction de Eric Agrokolianski, Sandrine Levêque, Philippe Aldrin, PUF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine: les élections municipales de 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-61, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551443v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04672624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élections municipales 2014 en Vaucluse : La commune d'Avignon comme exemple de l'enracinement local du Front National</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+                <w:t xml:space="preserve">Il est où le représentant du peuple ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sandrine Levèque et Anne-France Taiclet (eds), A la conquête des villes. Sociologie politique des élections municipales de 2014 en France, Presses universitaires du Septentrion, Villeneuve d’Ascq.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Voter par temps de crise. Portraits d’électeurs et d’électrices ordinaires publié sous la direction de Eric Agrokolianski, Sandrine Levêque, Philippe Aldrin, PUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173512v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'entretien singulier au suivi d'enquêtés : La (les) revisite(s) comme moyen de suivre le fil quotidien des rapports ordinaires au politique</w:t>
+                <w:t xml:space="preserve">Les élections municipales 2014 en Vaucluse : La commune d'Avignon comme exemple de l'enracinement local du Front National</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buton F., Lehingue P., Mariot N. et Rozier S. (dir.), L’ordinaire du politique. Enquêtes sur les rapports profanes au politique, Presses universitaires du Septentrion, coll. Paradoxa.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Sandrine Levèque et Anne-France Taiclet (eds), A la conquête des villes. Sociologie politique des élections municipales de 2014 en France, Presses universitaires du Septentrion, Villeneuve d’Ascq.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173520v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressorts privés du vote FN : une approche longitudinale</w:t>
+                <w:t xml:space="preserve">De l'entretien singulier au suivi d'enquêtés : La (les) revisite(s) comme moyen de suivre le fil quotidien des rapports ordinaires au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sylvain Crépon, Alexandre Dezé, Nonna Mayer, Les faux-semblants du Front national. Sociologie d'un parti politique, Presses de Science po.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Buton F., Lehingue P., Mariot N. et Rozier S. (dir.), L’ordinaire du politique. Enquêtes sur les rapports profanes au politique, Presses universitaires du Septentrion, coll. Paradoxa.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173536v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élites locales du Welfare français à l’épreuve de la « performance sociale »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ressorts privés du vote FN : une approche longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L’État social dans tous ses états. Rationalisation, épreuves et réactions de l'intervention sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, p.55-70, 2014</w:t>
+              <w:t xml:space="preserve">Sylvain Crépon, Alexandre Dezé, Nonna Mayer, Les faux-semblants du Front national. Sociologie d'un parti politique, Presses de Science po.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323172v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die popularen Milieus. Wie &amp;quot;silent citizens&amp;quot; Europa beurteilenas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les élites locales du Welfare français à l’épreuve de la « performance sociale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Das Europa des Europaer. Uber die Wahrnehmungen eines politischen Raums</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> L’État social dans tous ses états. Rationalisation, épreuves et réactions de l'intervention sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p.55-70, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02420407v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How &amp;quot;silent citizens&amp;quot; perceive Europe?</w:t>
+                <w:t xml:space="preserve">Die popularen Milieus. Wie &amp;quot;silent citizens&amp;quot; Europa beurteilenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Jay Rowell. </w:t>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine De Lasalle; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions of Europe: A Comparative Sociology of European Attitudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Das Europa des Europaer. Uber die Wahrnehmungen eines politischen Raums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript Verlag, pp.261-285, 2011, 978-3837616262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02420400v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les milieux populaires et l’Europe : entretiens avec des « silent citizens » qui en disent long</w:t>
+                <w:t xml:space="preserve">How &amp;quot;silent citizens&amp;quot; perceive Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Jay Rowell. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Europe des Européens, Enquête comparative sur les perceptions de l’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.235-252, 2011</w:t>
+              <w:t xml:space="preserve">Perceptions of Europe: A Comparative Sociology of European Attitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR Press, pp.197-214, 2011, 1907301593, 9781907301599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329765v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstention et vote Front national en PACA : approches socio-démographique et politique de deux faits électoraux durables</w:t>
+                <w:t xml:space="preserve">Les milieux populaires et l’Europe : entretiens avec des « silent citizens » qui en disent long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Weill Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit(es) aux urnes en PACA. L’élection présidentielle de 2007 en région Provence-Alpes-Côte d’Azur publié sous la direction de Pierre Mayance et Joël Gombin dans la collection Cahiers Politiques éditée chez L’Harmattan, p.p. 183-214</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">L’Europe des Européens, Enquête comparative sur les perceptions de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-252, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551481v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstention et vote Front national en PACA : approches socio-démographique et politique de deux faits électoraux durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit(es) aux urnes en PACA. L’élection présidentielle de 2007 en région Provence-Alpes-Côte d’Azur publié sous la direction de Pierre Mayance et Joël Gombin dans la collection Cahiers Politiques éditée chez L’Harmattan, p.p. 183-214</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of 'European' careers in sub-national French administrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in A political sociology of the European Union. Reassessing constructivisme edited by Jay Rowell, Michèle Mangenot, Manchester University press</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3424,51 +3689,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La standardisation des offres programmatiques : une dépolitisation des enjeux municipaux ?Une comparaison des élections municipales de 2020 à Avignon et à La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3490,120 +3755,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03116003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triumph of the women. The female face the Populist and Far Right in Europe, Country case study France, Chapter 4.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Editions Elisa Gutsh, Friedrich Ebert Fondation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3613,209 +3878,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des territoires en mutations ? Les transformations de l’ancrage territorial et social du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dechezelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional PACA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques sociales décentralisées et la « performance sociale ». Pratiques de management et outils de gestion dans les services d’aide et d’action sociales des Conseils généraux en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,231 +4096,231 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DREES-Mire, Convention n° : 2011 - 2200480260. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires en mutations ? L'ancrage social et politique du vote en PACA – En collaboration avec l'Université de Nice Sophia-Antipolis, l'Institut d'études politiques d'Aix en Provence et Aix-Marseille Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Conseil régional Provence Alpes Côte d'Azur. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires en mutations ? L'ancrage social et politique du vote en PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dechezelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional PACA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4094,270 +4359,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANDASS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux : Enquête nationale par questionnaire auprès des Directeurs d’aide et d’action sociales des départements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête nationale sur les conseillers régionaux élus en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé). 2011</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Troupel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEPEL - LBNC pour l'ARF. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323212v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête nationale sur les conseillers régionaux élus en 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux : Enquête nationale par questionnaire auprès des Directeurs d’aide et d’action sociales des départements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEPEL - LBNC pour l'ARF. 2011</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323218v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et instruments de management dans les services d'aide et d'action sociales des conseils généraux. Enquête nationale par questionnaire auprès des Directeurs d'aide et d'action sociales des départements (au printemps 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4396,183 +4661,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé) 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enquête Cevipop : Protocole de recherche, intentions et difficultés rencontrées / L’Europe à l’échelle de la vie ordinaire : Entre connaissances partielles, incertitudes et flou général / Biographie, trajectoire sociale et rapports à la politique : entre fidélité à un passé mythifié, reconstruction et filiations secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil régional de Picardie. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parité en politique : étude sur les élues municipales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Groupement régional pour l’action et l’information des femmes (GRAIF). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4582,185 +4847,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les électrices du Front national : Trajectoires familiales, systèmes de valeurs et dispositions politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université de Picardie Jules Verne (UPJV), Amiens, FRA., 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03553954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les électrices du Front national : trajectoires familiales, systèmes de valeurs et dispositions politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Picardie - Jules Verne, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04098236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4907,51 +5172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208351v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Treuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.march.2017.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill Weill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551558v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03553954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208351v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Treuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.march.2017.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.261" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill Weill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03553954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>