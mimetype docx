--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1352,286 +1352,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The polygon overlay problem in electoral geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagannath Aryal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE’2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338079v1</w:t>
+                <w:t xml:space="preserve">hal-01338084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polygon overlay problem in electoral geography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AGILE’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338084v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFSP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix en PMrovence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1803,51 +1803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification et (re)construction automatiques des limites des bureaux de vote par l'étude des textes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3264,208 +3264,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die popularen Milieus. Wie &amp;quot;silent citizens&amp;quot; Europa beurteilenas</w:t>
+                <w:t xml:space="preserve">How &amp;quot;silent citizens&amp;quot; perceive Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine De Lasalle; Jay Rowell. </w:t>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Das Europa des Europaer. Uber die Wahrnehmungen eines politischen Raums</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perceptions of Europe: A Comparative Sociology of European Attitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR Press, pp.197-214, 2011, 1907301593, 9781907301599</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02420407v1</w:t>
+                <w:t xml:space="preserve">halshs-02420400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How &amp;quot;silent citizens&amp;quot; perceive Europe?</w:t>
+                <w:t xml:space="preserve">Die popularen Milieus. Wie &amp;quot;silent citizens&amp;quot; Europa beurteilenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Jay Rowell. </w:t>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine De Lasalle; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions of Europe: A Comparative Sociology of European Attitudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Das Europa des Europaer. Uber die Wahrnehmungen eines politischen Raums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript Verlag, pp.261-285, 2011, 978-3837616262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02420400v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les milieux populaires et l’Europe : entretiens avec des « silent citizens » qui en disent long</w:t>
               </w:r>
@@ -4855,169 +4855,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les électrices du Front national : Trajectoires familiales, systèmes de valeurs et dispositions politiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Science politique. Université de Picardie Jules Verne (UPJV), Amiens, FRA., 2005. Français. </w:t>
+                <w:t xml:space="preserve">Les électrices du Front national : trajectoires familiales, systèmes de valeurs et dispositions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Picardie - Jules Verne, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03553954v1</w:t>
+                <w:t xml:space="preserve">tel-04098236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les électrices du Front national : trajectoires familiales, systèmes de valeurs et dispositions politiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Picardie - Jules Verne, 2005. Français. </w:t>
+                <w:t xml:space="preserve">Les électrices du Front national : Trajectoires familiales, systèmes de valeurs et dispositions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science politique. Université de Picardie Jules Verne (UPJV), Amiens, FRA., 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04098236v1</w:t>
+                <w:t xml:space="preserve">tel-03553954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5172,51 +5172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208351v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Treuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.march.2017.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.261" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill Weill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03553954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208351v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Treuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.march.2017.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill Weill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03553954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>