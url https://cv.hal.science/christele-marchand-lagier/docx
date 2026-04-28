--- v2 (2026-04-28)
+++ v3 (2026-04-28)
@@ -3264,208 +3264,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How &amp;quot;silent citizens&amp;quot; perceive Europe?</w:t>
+                <w:t xml:space="preserve">Die popularen Milieus. Wie &amp;quot;silent citizens&amp;quot; Europa beurteilenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Jay Rowell. </w:t>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine De Lasalle; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions of Europe: A Comparative Sociology of European Attitudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Das Europa des Europaer. Uber die Wahrnehmungen eines politischen Raums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript Verlag, pp.261-285, 2011, 978-3837616262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02420400v1</w:t>
+                <w:t xml:space="preserve">halshs-02420407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die popularen Milieus. Wie &amp;quot;silent citizens&amp;quot; Europa beurteilenas</w:t>
+                <w:t xml:space="preserve">How &amp;quot;silent citizens&amp;quot; perceive Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine De Lasalle; Jay Rowell. </w:t>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Das Europa des Europaer. Uber die Wahrnehmungen eines politischen Raums</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perceptions of Europe: A Comparative Sociology of European Attitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR Press, pp.197-214, 2011, 1907301593, 9781907301599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02420407v1</w:t>
+                <w:t xml:space="preserve">halshs-02420400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les milieux populaires et l’Europe : entretiens avec des « silent citizens » qui en disent long</w:t>
               </w:r>
@@ -4389,224 +4389,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête nationale sur les conseillers régionaux élus en 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux : Enquête nationale par questionnaire auprès des Directeurs d’aide et d’action sociales des départements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEPEL - LBNC pour l'ARF. 2011</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323218v1</w:t>
+                <w:t xml:space="preserve">hal-01323212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux : Enquête nationale par questionnaire auprès des Directeurs d’aide et d’action sociales des départements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête nationale sur les conseillers régionaux élus en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé). 2011</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Troupel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEPEL - LBNC pour l'ARF. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323212v1</w:t>
+                <w:t xml:space="preserve">hal-01323218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et instruments de management dans les services d'aide et d'action sociales des conseils généraux. Enquête nationale par questionnaire auprès des Directeurs d'aide et d'action sociales des départements (au printemps 2011)</w:t>
               </w:r>
@@ -5172,51 +5172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208351v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Treuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.march.2017.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill Weill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03553954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208351v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Treuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.march.2017.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.261" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill Weill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03553954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>