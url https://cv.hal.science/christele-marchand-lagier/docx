--- v3 (2026-04-28)
+++ v4 (2026-05-19)
@@ -819,51 +819,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02310745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois électorats de la primaire de la droite et du centre: Mobilisation et production des votes aux limites de l’entre-soi.</w:t>
+                <w:t xml:space="preserve">Les trois électorats de la primaire de la droite et du centre: Mobilisation et production des votes aux limites de l’entre-soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
@@ -1352,286 +1352,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polygon overlay problem in electoral geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Louvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Josselin</w:t>
+                <w:t xml:space="preserve">Soumaya Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AGILE’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338084v1</w:t>
+                <w:t xml:space="preserve">hal-01338079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The polygon overlay problem in electoral geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagannath Aryal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Yahiaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE’2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338079v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFSP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix en PMrovence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1803,51 +1803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification et (re)construction automatiques des limites des bureaux de vote par l'étude des textes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,169 +4855,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les électrices du Front national : trajectoires familiales, systèmes de valeurs et dispositions politiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Picardie - Jules Verne, 2005. Français. </w:t>
+                <w:t xml:space="preserve">Les électrices du Front national : Trajectoires familiales, systèmes de valeurs et dispositions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science politique. Université de Picardie Jules Verne (UPJV), Amiens, FRA., 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04098236v1</w:t>
+                <w:t xml:space="preserve">tel-03553954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les électrices du Front national : Trajectoires familiales, systèmes de valeurs et dispositions politiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Science politique. Université de Picardie Jules Verne (UPJV), Amiens, FRA., 2005. Français. </w:t>
+                <w:t xml:space="preserve">Les électrices du Front national : trajectoires familiales, systèmes de valeurs et dispositions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Picardie - Jules Verne, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03553954v1</w:t>
+                <w:t xml:space="preserve">tel-04098236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5172,51 +5172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208351v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Treuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.march.2017.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.261" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill Weill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03553954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208351v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Treuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.march.2017.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.261" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill Weill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03553954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>