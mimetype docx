--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -442,295 +442,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for milk production and type traits in North American and European Alpine and Saanen dairy goat populations</w:t>
+                <w:t xml:space="preserve">Opportunities and limits of commercial farm data to study the genetic determinism of feed efficiency throughout lactation in dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Teissier</w:t>
+                <w:t xml:space="preserve">Coralie Machefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Brito</w:t>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Schenkel</w:t>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Bruni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pancrazio Fresi</w:t>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jdsc.2023-0389⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.100951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280697v1</w:t>
+                <w:t xml:space="preserve">hal-04216772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and limits of commercial farm data to study the genetic determinism of feed efficiency throughout lactation in dairy sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters for milk production and type traits in North American and European Alpine and Saanen dairy goat populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Machefert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">Luiz Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+                <w:t xml:space="preserve">Flavio Schenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Parisot</w:t>
+                <w:t xml:space="preserve">Guido Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Allain</w:t>
+                <w:t xml:space="preserve">Pancrazio Fresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (9), pp.100951. </w:t>
+              <w:t xml:space="preserve">JDS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2023-0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216772v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of single-step genomic BLUP random regression test-day models and SNP effects analysis on milk yield in French Saanen goats</w:t>
               </w:r>
@@ -833,103 +833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Characterization and Population Connectedness of North American and European Dairy Goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Schenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancrazio Fresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
@@ -1114,51 +1114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sequence variants of a QTL region improves the accuracy of genomic evaluation in French Saanen goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Talouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1359,295 +1359,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association analysis on semen volume and milk yield using different strategies of imputation to whole genome sequence in French dairy goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+                <w:t xml:space="preserve">Genomic predictions based on haplotypes fitted as pseudo-SNP for milk production and udder type traits and SCS in French dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+                <w:t xml:space="preserve">Luiz F. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Oget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Clément</w:t>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio S Schenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12863-020-0826-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-18662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548369v1</w:t>
+                <w:t xml:space="preserve">hal-02964319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic predictions based on haplotypes fitted as pseudo-SNP for milk production and udder type traits and SCS in French dairy goats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz F. Brito</w:t>
+                <w:t xml:space="preserve">Genome wide association analysis on semen volume and milk yield using different strategies of imputation to whole genome sequence in French dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio S Schenkel</w:t>
+                <w:t xml:space="preserve">Claire Oget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-18662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12863-020-0826-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964319v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for first lactation dairy traits in the Alpine and Saanen goat breeds using a random regression test-day model</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of genomic evaluation with weighted single-step genomic best linear unbiased prediction for milk production traits, udder type traits, and somatic cell scores in French dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,51 +2356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of meta-analyses and joint analyses to select variants in whole genome sequences for genomic evaluation : An application in milk production of French dairy cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted single-step genomic BLUP improves accuracy of genomic breeding values for protein content in French dairy goats: a quantitative trait influenced by a major gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2588,662 +2588,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Marker Density, Number of Quantitative Trait Loci and Heritability of Trait on Genomic Selection Accuracy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Alijani</w:t>
+                <w:t xml:space="preserve">Meta-analysis of the parasitic phase traits of Haemonchus contortus infection in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Saccareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Applied Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2131-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617808v1</w:t>
+                <w:t xml:space="preserve">hal-01607543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic accuracy in different genetic architecture and genomic structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. A. Rafat</w:t>
+                <w:t xml:space="preserve">Effects of Marker Density, Number of Quantitative Trait Loci and Heritability of Trait on Genomic Selection Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alanoshahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Rafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Imany-Nabiyyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Animal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 87 (3), pp.324-328</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Applied Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.595-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602611v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the parasitic phase traits of Haemonchus contortus infection in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Salle</w:t>
+                <w:t xml:space="preserve">Genomic accuracy in different genetic architecture and genomic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ala Noshahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Rafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Imany-Nabiyyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indian Journal of Animal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (3), pp.324-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607543v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sélection génomique chez les caprins laitiers</w:t>
+                <w:t xml:space="preserve">Differentially expressed genes and gene networks involved in pig ovarian follicular atresia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Larroque</w:t>
+                <w:t xml:space="preserve">Elena Mormede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00069.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605106v1</w:t>
+                <w:t xml:space="preserve">hal-01529483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially expressed genes and gene networks involved in pig ovarian follicular atresia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+                <w:t xml:space="preserve">Vers une sélection génomique chez les caprins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.19-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529483v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including αs1casein gene information in genomic evaluations of French dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), pp.41-56</w:t>
@@ -3428,51 +3428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including α s1 casein gene information in genomic evaluations of French dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96 (11), pp.7294-7305. </w:t>
@@ -4672,432 +4672,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional genomic approach to the study of the milking ability in dairy sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of partial least squares (PLS) and sparse PLS regressions in genomic selection in French dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Colombani Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Robert-Granié</w:t>
+                <w:t xml:space="preserve">S. S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aurel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02237.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (4), pp.2120-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067502v1</w:t>
+                <w:t xml:space="preserve">hal-01000898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of isogenic lines provides evidence that phenotypic plasticity is under genetic control in rainbow trout Oncorhynchus mykiss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A functional genomic approach to the study of the milking ability in dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">C. Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2012.03437.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.199-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02237.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000320v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of partial least squares (PLS) and sparse PLS regressions in genomic selection in French dairy cattle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+                <w:t xml:space="preserve">Comparison of isogenic lines provides evidence that phenotypic plasticity is under genetic control in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Tiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. S. Fritz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (5), pp.1754-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2012.03437.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-4647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000898v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in the French Lacaune dairy sheep breed</w:t>
               </w:r>
@@ -5211,918 +5211,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of milk somatic cells in mastitis resistant and susceptible sheep upon challenge with Staphylococcus epidermidis and Staphylococcus aureus.</w:t>
+                <w:t xml:space="preserve">A small set of extra-embryonic genes defines a new landmark for bovine embryo staging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+                <w:t xml:space="preserve">Séverine A. S.A. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Caubet</w:t>
+                <w:t xml:space="preserve">Yvan Y. Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Foulon</w:t>
+                <w:t xml:space="preserve">R.E. R.E. Everts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Tasca</w:t>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.208. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (1), pp.79-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-10-0174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00593968v1</w:t>
+                <w:t xml:space="preserve">hal-01000888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for milk somatic cell score and relationship with production and udder type traits in dairy Alpine and Saanen primiparous goats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes de base de la sélection génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.331-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645061v1</w:t>
+                <w:t xml:space="preserve">hal-01000275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small set of extra-embryonic genes defines a new landmark for bovine embryo staging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+                <w:t xml:space="preserve">Fine tuning genomic evaluations in dairy cattle through SNP pre-selection with the Elastic-Net algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia A. Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-10-0174⟩</w:t>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (6), pp.409-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016672311000358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000888v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de base de la sélection génomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved lasso for genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (1), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016672310000534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000275v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine tuning genomic evaluations in dairy cattle through SNP pre-selection with the Elastic-Net algorithm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélia A. Baur</w:t>
+                <w:t xml:space="preserve">Gene Expression Profiling of Dendritic Cells Reveals Important Mechanisms Associated with Predisposition to Staphylococcus Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016672311000358⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, online (8), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000269v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved lasso for genomic selection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptomic analysis of milk somatic cells in mastitis resistant and susceptible sheep upon challenge with Staphylococcus epidermidis and Staphylococcus aureus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016672310000534⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000151v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00593968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Expression Profiling of Dendritic Cells Reveals Important Mechanisms Associated with Predisposition to Staphylococcus Infections</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameters for milk somatic cell score and relationship with production and udder type traits in dairy Alpine and Saanen primiparous goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piacere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, online (8), Non paginé. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (7), pp.3629-3634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652741v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of quantitative trait loci affecting classical scrapie incubation time in a population comprising several generations of scrapie-infected sheep</w:t>
               </w:r>
@@ -6366,745 +6366,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to somatic cell count-based selection for mastitits resistance in a divergent selection experiment in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+                <w:t xml:space="preserve">Predicting qualitative phenotypes from microarray data - the Eadgene pig data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bergonier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2008-1435⟩</w:t>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, online (Suppl. 4), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662698v1</w:t>
+                <w:t xml:space="preserve">hal-02653385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway results from the chicken data set using GOTM, Pathway studio and ingenuity softwares</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Hedegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Bicciato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 3 (Suppl 4), pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S11⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 3, online (Suppl.4), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730039v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of heterogeneous variances in nonlinear mixed models via the SAEM-MCMC algorithm with applications to growth curves in poultry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylene Duval</w:t>
+                <w:t xml:space="preserve">Sparse canonical methods for biological data integration: application to a cross-platform study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Foulley</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (january), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193504v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting qualitative phenotypes from microarray data - the Eadgene pig data set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of heterogeneous variances in nonlinear mixed models via the SAEM-MCMC algorithm with applications to growth curves in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (2), pp.65-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653385v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to somatic cell count-based selection for mastitits resistance in a divergent selection experiment in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Hedegaard</w:t>
+                <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Arce</w:t>
+                <w:t xml:space="preserve">Stephane Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Bicciato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3, online (Suppl.4), Non paginé. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (3), pp.1203-1219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665629v1</w:t>
+                <w:t xml:space="preserve">hal-02662698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse canonical methods for biological data integration: application to a cross-platform study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+                <w:t xml:space="preserve">Pathway results from the chicken data set using GOTM, Pathway studio and ingenuity softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (january), pp.34. </w:t>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (Suppl 4), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323818v1</w:t>
+                <w:t xml:space="preserve">hal-00730039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product versus additive threshold models for analysis of reproduction outcomes in animal genetics</w:t>
               </w:r>
@@ -7142,51 +7142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gianola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (8), pp.2510-2518. </w:t>
@@ -7343,1319 +7343,1319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution during the productive life and individual variability of milk emission at machine milking in Sardinian x Lacaune back-cross ewes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+                <w:t xml:space="preserve">Environmental and genetic variation factors of artificial insemination success in French dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Carta</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2007.07.003⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (7), pp.979-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656639v1</w:t>
+                <w:t xml:space="preserve">hal-02653523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlation between female fertility and milk yield in Lacaune Sheep</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+                <w:t xml:space="preserve">A sparse PLS for variable selection when integrating omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Rossouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 91 (10), pp.4047-4052</w:t>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653271v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and genetic variation factors of artificial insemination success in French dairy sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Some prospects on the next 60 years in animal genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section A - Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57, pp.208-215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653523v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sparse PLS for variable selection when integrating omics data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+                <w:t xml:space="preserve">Results of four generations of a canalising selection for rabbit birth weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debra Rossouw</w:t>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Saleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (1), pp.1-29</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 119 (1-3), pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663938v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some prospects on the next 60 years in animal genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Evolution during the productive life and individual variability of milk emission at machine milking in Sardinian x Lacaune back-cross ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Casu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude C. Chevalet</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section A - Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2007.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654540v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of four generations of a canalising selection for rabbit birth weight</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Genetic correlation between female fertility and milk yield in Lacaune Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Saleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 119 (1-3), pp.55-62</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (10), pp.4047-4052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657041v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability in residual feed intake in rainbow trout clones and testing of indirect selection criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sancristobal</w:t>
+                <w:t xml:space="preserve">Laure L. Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Benne</w:t>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (6), pp.607-624</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960020v1</w:t>
+                <w:t xml:space="preserve">hal-02660886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in residual feed intake in rainbow trout clones and testing of indirect selection criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure L. Grima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">M. Sancristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Boujard</w:t>
+                <w:t xml:space="preserve">F. Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (2), pp.211-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-07-0312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660886v1</w:t>
+                <w:t xml:space="preserve">hal-00960020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of genomic selection in mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+                <w:t xml:space="preserve">A pilot study on transcriptome data analysis of folliculogenesis in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hatey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.108.088575⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3), pp.393-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108003479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669161v1</w:t>
+                <w:t xml:space="preserve">hal-00658787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study on transcriptome data analysis of folliculogenesis in pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Gobert</w:t>
+                <w:t xml:space="preserve">Performance of genomic selection in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hatey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (3), pp.393-401. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (1), pp.611-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108003479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.108.088575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658787v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sparse PLS for Variable Selection when Integrating Omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Rossow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8683,1028 +8683,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300204v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-deprived lactating goats highlights genes involved in milk secretion and programmed cell death.</w:t>
+                <w:t xml:space="preserve">Analysis of the real EADGENE data set: Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes (Open Access publication)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Dirk-Jan de Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul J. Boettcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 137, pp.1-8</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (6), pp.633-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656471v1</w:t>
+                <w:t xml:space="preserve">hal-00894624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a simulated microarray dataset : Comparison of methods for data normalisation and detection of differential expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Dovč</w:t>
+                <w:t xml:space="preserve">Genetic analysis of male and female fertiltiy after artificial insemination in sheep : Comparison of single-trait and joint models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (8), pp.3917-3923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657926v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Character process model for semen volume in AI rams : evaluation of correlation structures for long and short-term environmental effects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of the real EADGENE data set : Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk-Jan Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Boettcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 39 (1), pp.55-71</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 39 (6), pp.633-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2007029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654933v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a simulated microarray dataset: Comparison of methods for data normalisation and detection of differential expression (Open Access publication)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Dovč</w:t>
+                <w:t xml:space="preserve">Genetic and environmental effects on semen traits in Lacaune and Manech tête rousse AI rams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t>
+              <w:t xml:space="preserve">, 2007, 39 (4), pp.405-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894626v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the real EADGENE data set: Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes (Open Access publication)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a simulated microarray dataset : Comparison of methods for data normalisation and detection of differential expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Mónica Pérez-Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk-Jan de Koning</w:t>
+                <w:t xml:space="preserve">Michael Denis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul J. Boettcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+                <w:t xml:space="preserve">Céline Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dovč</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 39 (6), pp.633-650</w:t>
+              <w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894624v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of male and female fertiltiy after artificial insemination in sheep : Comparison of single-trait and joint models</w:t>
+                <w:t xml:space="preserve">Character process model for semen volume in AI rams : evaluation of correlation structures for long and short-term environmental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 90 (8), pp.3917-3923</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654598v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the real EADGENE data set : Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a simulated microarray dataset: Comparison of methods for data normalisation and detection of differential expression (Open Access publication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+                <w:t xml:space="preserve">Mónica Pérez-Alegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Denis Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dovč</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 39 (6), pp.633-650. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657968v1</w:t>
+                <w:t xml:space="preserve">hal-00894626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and environmental effects on semen traits in Lacaune and Manech tête rousse AI rams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Food-deprived lactating goats highlights genes involved in milk secretion and programmed cell death.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Druart</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (4), pp.405-419</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894580v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Character process model for semen volume in AI rams: evaluation of correlation structures for long and short-term environmental effects</w:t>
               </w:r>
@@ -9716,51 +9716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Renseigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9824,77 +9824,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and environmental effects on semen traits in Lacaune and Manech tête rousse AI rams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9939,364 +9939,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary transcriptome analysis of food-deprived lactating goats highlights genes involved in milk secretion and programmed cell death 1,2</w:t>
+                <w:t xml:space="preserve">Analysis of the real EADGENE data set : Multivariate approaches and post analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Ollier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Peter Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigue Closset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (6), pp.651-668</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657141v1</w:t>
+                <w:t xml:space="preserve">hal-02658153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the real EADGENE data set : Multivariate approaches and post analysis</w:t>
+                <w:t xml:space="preserve">Mammary transcriptome analysis of food-deprived lactating goats highlights genes involved in milk secretion and programmed cell death 1,2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sorensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Closset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137, pp.560-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/137.3.560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658153v1</w:t>
+                <w:t xml:space="preserve">hal-02657141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the real EADGENE data set: Multivariate approaches and post analysis (Open Access publication)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Closset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (6), pp.651-668</w:t>
@@ -10319,282 +10319,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-trait genetic parameters and genetic evaluation of udder-type traits in Lacaune dairy ewes</w:t>
+                <w:t xml:space="preserve">Estimation of genetic parameters for litter size after natural and hormone-induced oestrus in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+                <w:t xml:space="preserve">M. Baelden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Portes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Tiphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Poivey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 97, pp.211-218</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 97, pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2005.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675187v1</w:t>
+                <w:t xml:space="preserve">hal-02674802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic parameters for litter size after natural and hormone-induced oestrus in sheep</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple-trait genetic parameters and genetic evaluation of udder-type traits in Lacaune dairy ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 97, pp.275-281. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 97, pp.211-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674802v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies pour l’analyse statistique de données transcriptomiques.</w:t>
               </w:r>
@@ -10699,299 +10699,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily variations in skin surface using mixed model methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical analysis of somatic cell scores via mixed model methodology for longitudinal data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Latreille</w:t>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guinot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Pharmacology and Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53, pp.259-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676193v1</w:t>
+                <w:t xml:space="preserve">hal-02673121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of somatic cell scores via mixed model methodology for longitudinal data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily variations in skin surface using mixed model methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Skin Pharmacology and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000077240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673121v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroskedasticity and structural models for variances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11081,64 +11081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (4), pp.259-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11185,51 +11185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the kinetics of milk emission during machine milking in dairy ewes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Casu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11261,308 +11261,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétéroscédasticité et modèles linéaires mixtes : Théorie et applications en génétique quantitative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the growth curve of Maine-Anjou beef cattle using heteroskedastic random coefficients models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-34-4-423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681921v1</w:t>
+                <w:t xml:space="preserve">hal-03147155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the growth curve of Maine-Anjou beef cattle using heteroskedastic random coefficients models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hétéroscédasticité et modèles linéaires mixtes : Théorie et applications en génétique quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Foulley</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (1-2), pp.155-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-34-4-423⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03147155v1</w:t>
+                <w:t xml:space="preserve">hal-02681921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des variations journalières de paramètres biophysiques de la peau à l'aide d'un modèle linéaire mixte pour mesures répétées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143 (1-2), pp.139-145</w:t>
@@ -11591,64 +11591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes du maximum de vraisemblance en modèle linéaire mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11784,584 +11784,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM-REML estimation of covariance parameters in Gaussian mixed models for longitudinal data analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">EM-REML estimation of covariance parameters in Gaussian mixed models for longitudinal data analysis (EM algorithm, random regression)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 32 (2), pp.129-141. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 32 (2), pp.129-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894303v1</w:t>
+                <w:t xml:space="preserve">hal-02684707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM-REML estimation of covariance parameters in Gaussian mixed models for longitudinal data analysis (EM algorithm, random regression)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">EM-REML estimation of covariance parameters in Gaussian mixed models for longitudinal data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Foulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 32 (2), pp.129-141</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 32 (2), pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2000110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684707v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSP60 profile and its variation factors and application to twinning diagnosis in a beef suckling herd (pregnancy protein, twin pregnancy diagnosis)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maugrion</w:t>
+                <w:t xml:space="preserve">Une approche de quasi-score pour l'analyse de variables qualitatives ordonnées par un modèle mixte à seuils hétéroscédastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 150 (2), pp.143-150</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (4), pp.301-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694478v1</w:t>
+                <w:t xml:space="preserve">hal-02686798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for variance heterogeneity in French dairy cattle genetic evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSP60 profile and its variation factors and application to twinning diagnosis in a beef suckling herd (pregnancy protein, twin pregnancy diagnosis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maugrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 60, pp.343-357</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 150 (2), pp.143-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693330v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de quasi-score pour l'analyse de variables qualitatives ordonnées par un modèle mixte à seuils hétéroscédastique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for variance heterogeneity in French dairy cattle genetic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31 (4), pp.301-318</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60, pp.343-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686798v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quasi-score approach to the analysis of ordered categorical data via a mixed heteroskedastic threshold model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12412,51 +12412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quasi-score approach to the analysis of ordered catogorical data via a mixed heteroskedastic threshold model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12628,51 +12628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 29 (6), pp.545-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12792,51 +12792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation génétique de caractères mesurés dans plusieurs milieux. I. Estimation et test d'homogénéité des corrélations génétiques et intra-classe entre milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12887,51 +12887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation génétique de caractères mesurés dans plusieurs milieux. II. Inférence relative à des corrélations intra-classe constantes entre milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13014,51 +13014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13222,51 +13222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire "Quels apports du projet SMARTER pour l'évaluation génétique des petits ruminants ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMT STAR, Feb 2025, Castanet Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13291,51 +13291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritabilities of the mid-infrared spectra of sheep milk throughout the lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Machefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13527,273 +13527,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsing sequence data to refine QTL mapping in French dairy goats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+                <w:t xml:space="preserve">Genomic selection in French Dairy Goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European federation of Animal Science EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://meetings.eaap.org/wp-content/uploads/2021/09/2019-ghent-book-of-abstracts.pdf, Aug 2019, Ghent, Belgium. pp.125</w:t>
+              <w:t xml:space="preserve">28. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809337v1</w:t>
+                <w:t xml:space="preserve">hal-03155964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection in French Dairy Goats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Unsing sequence data to refine QTL mapping in French dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">European federation of Animal Science EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://meetings.eaap.org/wp-content/uploads/2021/09/2019-ghent-book-of-abstracts.pdf, Aug 2019, Ghent, Belgium. pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155964v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d’évaluation génomique contrôles élémentaires pour les caractères de production laitière et corrélations entre les index générés et ceux de robustesse chez les chèvres laitières françaises</w:t>
               </w:r>
@@ -13805,51 +13805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Chassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13930,51 +13930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Chassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14068,51 +14068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14150,51 +14150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted single-step GBLUP improves accuracy of genomic predictions for traits controlled by major gene or QTL in French dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14258,77 +14258,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chèvres françaises à l’heure de la sélection génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14364,277 +14364,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and genetic analysis of body reserves changes throughout productive cycles in meat sheep</w:t>
+                <w:t xml:space="preserve">Body weight and body condition score variations in Romane ewes: Intraflock variability in their dynamics and magnitude over multiple production cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eliel González García</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Douls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Foulquie</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
+              <w:t xml:space="preserve">2018 American Dairy Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Knoxville, United States. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736601v1</w:t>
+                <w:t xml:space="preserve">hal-02735237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body weight and body condition score variations in Romane ewes: Intraflock variability in their dynamics and magnitude over multiple production cycles</w:t>
+                <w:t xml:space="preserve">Clustering and genetic analysis of body reserves changes throughout productive cycles in meat sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Douls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Foulquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 American Dairy Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Knoxville, United States. 116 p</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735237v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of lactation curves on French dairy goats</w:t>
               </w:r>
@@ -14715,51 +14715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic evaluation models including casein and/or SNP50K information in French dairy goat population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14823,51 +14823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14961,51 +14961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15155,51 +15155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including caseine αs1 major gene effect on genetic and genomic evaluations of French dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15369,247 +15369,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward genomic breeding programs in French dairy sheep and goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of joint and purebred genomic evaluation in the French multi-breed dairy goat population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742056v1</w:t>
+                <w:t xml:space="preserve">hal-02741119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of joint and purebred genomic evaluation in the French multi-breed dairy goat population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward genomic breeding programs in French dairy sheep and goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. Non paginé</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741119v1</w:t>
+                <w:t xml:space="preserve">hal-02742056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of genomic information into genetic evaluation model : application in the multi-breed French dairy goat population</w:t>
               </w:r>
@@ -15690,90 +15690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection génomique en ovins laitiers en France : principaux résultats et conséquences pour la mise en place de schémas de sélection génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15809,497 +15809,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection in the multi-breed French dairy goat population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+                <w:t xml:space="preserve">Analyse de transcriptomes de foies de canards par séquençage d’ARN (RNA-Seq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rochelle., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746496v1</w:t>
+                <w:t xml:space="preserve">hal-01210404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de transcriptomes de foies de canards par séquençage d’ARN (RNA-Seq)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sélection génomique caprine: point sur les recherches en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Rochelle., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Commission Ovine et Caprine de France Génétique Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210404v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection génomique caprine: point sur les recherches en cours</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MilkChEST, an integrative approach of the secretion pathways in the mammary epithelial cell: molecular dissection of milk fat adaptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Ovine et Caprine de France Génétique Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747464v1</w:t>
+                <w:t xml:space="preserve">hal-01194090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MilkChEST, an integrative approach of the secretion pathways in the mammary epithelial cell: molecular dissection of milk fat adaptability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouvier</w:t>
+                <w:t xml:space="preserve">Genomic selection in the multi-breed French dairy goat population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tromsø, Norway</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194090v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of genomic evaluation in Lacaune dairy sheep using single or multiple step GBLUP</w:t>
               </w:r>
@@ -16311,51 +16311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16413,329 +16413,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of a simplified milk recording method on estimation of lactation yields and genetic evaluations for dairy traits in goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Clément</w:t>
+                <w:t xml:space="preserve">Les recherches en génomique des caprins : Etat d'avancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Maroteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 38. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire d'information de la comission caprine de FGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745206v1</w:t>
+                <w:t xml:space="preserve">hal-02807743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches en génomique des caprins : Etat d'avancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of a simplified milk recording method on estimation of lactation yields and genetic evaluations for dairy traits in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piacere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'information de la comission caprine de FGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ICAR 38. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807743v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in French Lacaune and Manech dairy sheep breeds : comparison of BLUP and GBLUP accuracies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17034,527 +17034,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses transcriptomiques de la réponse des cellules de la glande mammaire à Staphylococcus aureus dans deux lignées divergentes de brebis sélectionnées sur la numération cellulaire du lait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+                <w:t xml:space="preserve">Paramètres génétiques le long des spectres NIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupes Palmipèdes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746340v1</w:t>
+                <w:t xml:space="preserve">hal-02811197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques le long des spectres NIRS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+                <w:t xml:space="preserve">Analyses transcriptomiques de la réponse des cellules de la glande mammaire à Staphylococcus aureus dans deux lignées divergentes de brebis sélectionnées sur la numération cellulaire du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupes Palmipèdes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France. 1 page</w:t>
+              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811197v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of NIRS for the genetic study of duck fatty liver quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">Méta-analyse des transcriptomes de la réponse à Staphylococcus aureus de deux lignées divergentes de brebis sélectionnées sur la résistance aux infections mammaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Near Infrared Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Le Cap, South Africa. pp.1-4</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747778v1</w:t>
+                <w:t xml:space="preserve">hal-02745001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse des transcriptomes de la réponse à Staphylococcus aureus de deux lignées divergentes de brebis sélectionnées sur la résistance aux infections mammaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+                <w:t xml:space="preserve">Use of NIRS for the genetic study of duck fatty liver quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Davrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">15. International Conference on Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Le Cap, South Africa. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745001v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could genomic selection methods be efficient to detect QTLs? Application in French dairy cattle</w:t>
               </w:r>
@@ -17784,1019 +17784,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parámetros genéticos de la variabilidad del peso al nacimiento de conejos y ratones usando GSEVM v5.1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of PLS and Sparse PLS regression in genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milagros Garcia</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Reunión Nacional de Mejora Genética Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Vigo, España. 6 p</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823584v1</w:t>
+                <w:t xml:space="preserve">hal-01193580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasso bayesiano mejorado para seleccion genomica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+                <w:t xml:space="preserve">Transcriptional response to Staphylococcus aureus challenge in mammary epithelial cells isolated from genetically selected ewes on milk somatic cell score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume François</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal P. Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Reunion Nacional de Mejora Genetica Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Vigo, España. pp.1-6</w:t>
+              <w:t xml:space="preserve">Symposium Animals Genomics Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. Abstract, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193386v1</w:t>
+                <w:t xml:space="preserve">hal-02819923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude of Bayesian lasso for genomic selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
+                <w:t xml:space="preserve">Parámetros genéticos de la variabilidad del peso al nacimiento de conejos y ratones usando GSEVM v5.1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">XV Reunión Nacional de Mejora Genética Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Vigo, España. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193524v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Transcriptional Response To Staphylococcus aureus Infection In Two Divergent Lines Of Sheep Selected On Milk Somatic Cell Score</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasso bayesiano mejorado para seleccion genomica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">XV Reunion Nacional de Mejora Genetica Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Vigo, España. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521770v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for genes of interest in sheep</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aptitude of Bayesian lasso for genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Merino Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rambouillet, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817254v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated genomics approach towards analysis of resistance to mastitis in ruminants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Differential Transcriptional Response To Staphylococcus aureus Infection In Two Divergent Lines Of Sheep Selected On Milk Somatic Cell Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193592v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PLS and Sparse PLS regression in genomic selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Colombani</w:t>
+                <w:t xml:space="preserve">Searching for genes of interest in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Fritz</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">8. World Merino Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rambouillet, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193580v1</w:t>
+                <w:t xml:space="preserve">hal-02817254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional response to Staphylococcus aureus challenge in mammary epithelial cells isolated from genetically selected ewes on milk somatic cell score</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">An integrated genomics approach towards analysis of resistance to mastitis in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Rainard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Animals Genomics Animal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. Abstract, 1 p</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819923v1</w:t>
+                <w:t xml:space="preserve">hal-01193592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving genomic evaluation strategies in dairy cattle through SNP pre-selection</w:t>
               </w:r>
@@ -18821,51 +18821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18907,103 +18907,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential transcriptional response to Staphylococcus Aureus infection in two divergent lines of sheep selected on milk somatic cell score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Toufeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
@@ -19026,622 +19026,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils statistiques pour la sélection de variables et l'intégration de données 'omiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+                <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386803v1</w:t>
+                <w:t xml:space="preserve">hal-01193503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to mammary infection in two divergent lines of ewes selected on milk somatic cell counts : transcriptomic analyses of milk cells upon challenge</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils statistiques pour la sélection de variables et l'intégration de données 'omiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755188v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+                <w:t xml:space="preserve">Response to mammary infection in two divergent lines of ewes selected on milk somatic cell counts : transcriptomic analyses of milk cells upon challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193503v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils statistiques pour la sélection de variables et l'intégration de données omiques.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817109v1</w:t>
+                <w:t xml:space="preserve">hal-02755880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils statistiques pour la sélection de variables et l'intégration de données omiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Besse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755880v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'évaluation génomique : application aux populations bovines laitières françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19722,103 +19722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de gènes et réseaux de gènes impliqués dans la variation de composition du lait observée avec la mutation K232A au locus DGAT1 bovin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Colloque AGENAE-Genanimal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.Inconnu</w:t>
@@ -19847,77 +19847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaisons of three models for canalising selection or genetic robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ibáñez-Escriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19966,1705 +19966,1705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de la courbe de ponte peut-elle être utilisée en sélection?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+                <w:t xml:space="preserve">Gene expression profiling in divergent lines of sheep for enhanced insight into genetic resistance to mastitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">. Agence Française de Sécurité Sanitaire Des Aliments</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">EADGENE days: Genomics for Aimla Health: Outlook for the Future, 12-15 October 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755917v1</w:t>
+                <w:t xml:space="preserve">hal-02814891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling in divergent lines of sheep for enhanced insight into genetic resistance to mastitis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Utilisation dune puce 60 000 SNP pour cartographier finement des QTL affectant des caractères de production, de résistance aux maladies et de comportement chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE days: Genomics for Aimla Health: Outlook for the Future, 12-15 October 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814891v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation dune puce 60 000 SNP pour cartographier finement des QTL affectant des caractères de production, de résistance aux maladies et de comportement chez les ovins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">La modélisation de la courbe de ponte peut-elle être utilisée en sélection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Institut Technique de L'Aviculture Et Des Elevages de Petits Animaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. Agence Française de Sécurité Sanitaire Des Aliments</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755058v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet ANR 2008 SheepSNPQTL : utilisation de la puce 60 000 SNP pour la cartographie fine de QTL chez les ovins.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving feed efficiency: what can we learn from rainbow trout clones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Robelin</w:t>
+                <w:t xml:space="preserve">Laure Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">13. International Symposium of Fish Nutrition and Feeding (ISFNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813290v1</w:t>
+                <w:t xml:space="preserve">hal-02818927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlation between female fertility and milk yield in Lacaune sheep.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+                <w:t xml:space="preserve">Heterogeneous variances in nonlinear mixed effects models via the SAEM-MCMC algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 2427</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vilnius</w:t>
+              <w:t xml:space="preserve">XXIV International Biometric Conference, July 13-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752564v1</w:t>
+                <w:t xml:space="preserve">hal-02823988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et estimation de variances hétérogènes dans les modèles non linéaires mixtes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylene Duval</w:t>
+                <w:t xml:space="preserve">Vers la mise en place d'une sélection pour la résistance aux mammites chez les caprins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piacere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753444v1</w:t>
+                <w:t xml:space="preserve">hal-02755106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene selection for microarray data: application to elongating and gastrulating bovine embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Etude de l'expression des gènes dans les cellules de la granulosa porcine In vivo au cours du développement folliculaire terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755489v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cinétique de données transcriptomiques : modélisation et classification de profils d'expression de gènes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peut-on ou comment sélectionner pour l'efficacité alimentaire chez les poissons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813626v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Analyse de cinétique de données transcriptomiques : modélisation et classification de profils d'expression de gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811912v1</w:t>
+                <w:t xml:space="preserve">hal-02813626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving feed efficiency: what can we learn from rainbow trout clones.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Boujard</w:t>
+                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium of Fish Nutrition and Feeding (ISFNF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818927v1</w:t>
+                <w:t xml:space="preserve">hal-02811912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous variances in nonlinear mixed effects models via the SAEM-MCMC algorithm.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylene Duval</w:t>
+                <w:t xml:space="preserve">Présentation du projet ANR 2008 SheepSNPQTL : utilisation de la puce 60 000 SNP pour la cartographie fine de QTL chez les ovins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV International Biometric Conference, July 13-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823988v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la mise en place d'une sélection pour la résistance aux mammites chez les caprins laitiers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Genetic correlation between female fertility and milk yield in Lacaune sheep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 2427</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vilnius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755106v1</w:t>
+                <w:t xml:space="preserve">hal-02752564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'expression des gènes dans les cellules de la granulosa porcine In vivo au cours du développement folliculaire terminal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Benne</w:t>
+                <w:t xml:space="preserve">Modélisation et estimation de variances hétérogènes dans les modèles non linéaires mixtes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817763v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on ou comment sélectionner pour l'efficacité alimentaire chez les poissons ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Gene selection for microarray data: application to elongating and gastrulating bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756597v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21706,90 +21706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21857,77 +21857,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pgp Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Workshop on Statistical Method for Post-genomic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rennes, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21952,103 +21952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente basée sur les CCS chez la brebis : un modèle pour l'étude de la résistance génétique aux mammites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
@@ -22077,51 +22077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sparse method to handle two high-dimensional symmetric datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pgp Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22211,77 +22211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
@@ -22336,51 +22336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22431,77 +22431,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de variation génétique et environnementaux de la production de semence et de la réussite de l'insémination artificielle en ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22537,786 +22537,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse PLS: integration and selection of omics data.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Besse</w:t>
+                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754098v1</w:t>
+                <w:t xml:space="preserve">hal-00729781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Sparse PLS: integration and selection of omics data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729781v1</w:t>
+                <w:t xml:space="preserve">hal-02754098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+                <w:t xml:space="preserve">Vers une amélioration génétique de l'efficacité alimentaire des poissons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bontoux</w:t>
+                <w:t xml:space="preserve">Nicolas Collanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
+              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756606v1</w:t>
+                <w:t xml:space="preserve">hal-02813082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene selection for microarray data: application to elongating and gastrulating bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes the ovarian follicle grow? a transcriptome point of view.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Embryogenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une amélioration génétique de l'efficacité alimentaire des poissons.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Collanges</w:t>
+                <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Espinat</w:t>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">5. Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813082v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some prospects on the next 60 years in animal genetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in animal breeding and quantitative genetics: the next 60 years.., February 28th - March 1st 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Danemark, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23354,77 +23354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs génétiques et environnementaux influençant la résussite de l'insémination artificielle chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23466,103 +23466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What clones tell us about genetic determinism of phenotypic plasticity in rainbow trout &amp;lt;em&amp;gt;(Onchorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Tiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23621,64 +23621,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and genetic factors affecting male and female fertility in dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23723,1153 +23723,1153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene profile clustering, selection of predictive genes using random forests and a stochastic algorithm, regulatory networks in a transcriptomic kinetics on bovine mastistis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">A simple procedure to determine differentially expressed genes between several conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mylene Duval</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Tune, Denmark. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Workshop Statistique Mathématique et Applications, 13-17 Novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, CIRM, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813420v1</w:t>
+                <w:t xml:space="preserve">hal-02818702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Effect of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Workshop: Statistical methods for post-genomic data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Toulouse, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journée Ecole Doctorale, Mars 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820023v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les clones nous disent du déterminisme génétique de la plasticité phénotypique chez la truite arc-en-ciel.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Two new procedures to detect differentially expressed genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tune, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818826v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple procedure to determine differentially expressed genes between several conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feature selection with random forests for unbalanced multiclass microarray data : application in pig ovarian follicular development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Statistique Mathématique et Applications, 13-17 Novembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, CIRM, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">4. Workshop : Statistical methods for post genomic date</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818702v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ollier</w:t>
+                <w:t xml:space="preserve">Computation of recursive models and an example on fertility traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ecole Doctorale, Mars 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816310v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new procedures to detect differentially expressed genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylene Duval</w:t>
+                <w:t xml:space="preserve">Genetic parameters of ram semen traits using an animal model accounting for serial correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Tune, Denmark</w:t>
+              <w:t xml:space="preserve">8. World Congress on Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Minas Gerais, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812711v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection with random forests for unbalanced multiclass microarray data : application in pig ovarian follicular development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Gene profile clustering, selection of predictive genes using random forests and a stochastic algorithm, regulatory networks in a transcriptomic kinetics on bovine mastistis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Workshop : Statistical methods for post genomic date</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tune, Denmark. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812265v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of recursive models and an example on fertility traits.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">4. Workshop: Statistical methods for post-genomic data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Toulouse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816393v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of ram semen traits using an animal model accounting for serial correlations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+                <w:t xml:space="preserve">Ce que les clones nous disent du déterminisme génétique de la plasticité phénotypique chez la truite arc-en-ciel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Minas Gerais, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756019v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25049,103 +25049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection with random forests for unbalanced multiclass microarray data: application in pig ovarian follicular development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25170,103 +25170,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Milk Genomics &amp; Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bruxelles, pp.Inconnu</w:t>
@@ -25289,777 +25289,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics analysis of microarray data using semiparametric mixed models.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXIIIth International Biometric Conference. Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Québec, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816153v1</w:t>
+                <w:t xml:space="preserve">hal-02753041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions, and an application to the comparison of two bovine gestation modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753041v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions, and an application to the comparison of two bovine gestation modes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics analysis of microarray data using semiparametric mixed models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. 1 p</w:t>
+              <w:t xml:space="preserve">The XXIIIth International Biometric Conference. Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Québec, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816165v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la relation génétique entre la prolificité et la production laitière en ovins laitiers.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul J. P. Poivey</w:t>
+                <w:t xml:space="preserve">Etude de données cinétiques issues de biopuces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres recherches ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">37e Journées de Statistiques de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Pau, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763977v1</w:t>
+                <w:t xml:space="preserve">hal-02829402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une valorisation des données des centres d'insémination ovins.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+                <w:t xml:space="preserve">Etude de la relation génétique entre la prolificité et la production laitière en ovins laitiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baelden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Poivey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">12. Rencontres recherches ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758754v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de données cinétiques issues de biopuces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">Vers une valorisation des données des centres d'insémination ovins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Journées de Statistiques de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Pau, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829402v1</w:t>
+                <w:t xml:space="preserve">hal-02758754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première évaluation génétique de la morphologie mammaire des brebis laitières Lacaune.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26265,64 +26265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic parameters for litter size after natural and hormone-induced oestrus in sheep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baelden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Poivey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26442,51 +26442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la S.F.d.S.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26511,64 +26511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we select on within litter homogeneity for rabbit birth weight ? A divergent selection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26636,90 +26636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneizacion genetica de un caracter. Resultados preliminares de una seleccion canalizante sobre el peso al naciemento de los gazapos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26761,64 +26761,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des paramètres génétiques de la prolificité après oestrus naturel ou induit chez les ovins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baelden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26886,51 +26886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité de variance en modèle linéaire mixte : théorie et application en biostatistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26994,51 +26994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the kinetics of milk emission during machine milking in dairy ewes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Casu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27070,122 +27070,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétéroscédasticité et modèles linéaires mixtes : théorie et applications en génétique animale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Basic tools for the statistical analysis of longitudinal data via mixed linear models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles mixtes et Biométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Basic Statistical Methods for Longitudinal Data, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Seignosse-le-Peignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833587v1</w:t>
+                <w:t xml:space="preserve">hal-02758849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de polynomes fractionnaires pour la modélisation de la courbe de moyenne des scores de cellules somatiques du lait.</w:t>
               </w:r>
@@ -27197,64 +27184,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Maza E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVèmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27279,103 +27266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de cinq structures de variance covariance dans des modèles à effets mixtes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVèmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bruxelles, Belgique</w:t>
@@ -27417,51 +27404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling somatic cell scores (SCS) in cattle via longitudinal mixed effects methodology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on current advances and trends in nonparametric statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Crete, Greece. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27512,77 +27499,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Bolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World congress on genetics applied to livestock production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
@@ -27605,139 +27592,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic tools for the statistical analysis of longitudinal data via mixed linear models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Hétéroscédasticité et modèles linéaires mixtes : théorie et applications en génétique animale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Statistical Methods for Longitudinal Data, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Seignosse-le-Peignon, France</w:t>
+              <w:t xml:space="preserve">Modèles mixtes et Biométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758849v1</w:t>
+                <w:t xml:space="preserve">hal-02833587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroskedastic random coefficient models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27788,51 +27788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCS analysis in portuguese dairy cows using random coefficient models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petim-Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27896,64 +27896,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further insights into tests of variance components and model selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28004,77 +28004,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fractional polynomial for modelling somatic cell scores in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28181,51 +28181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimateurs EM-REML et Bayesiens des composantes de la variance en situation d'hétéroscédasticité monofactorielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.L. Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28302,51 +28302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes, XXXIIèmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Actes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28384,51 +28384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence sur les effets fixes en modèle linéaire mixte pour l'analyse de données répétées via SAS-Proc Mixed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposition d'une communication au Club SAS 2000, Paris-La Défense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Inconnu, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28548,51 +28548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and testing of a constant genetic correlation among environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28675,51 +28675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic correlations between milk mid-infrared spectra and, milk production and feed efficiency related traits in French Lacaune dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Machefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28904,51 +28904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
@@ -29124,51 +29124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29213,51 +29213,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling lactation curves of French dairy goats using random regression models</w:t>
+                <w:t xml:space="preserve">Estimation des paramètres génétiques des caractères de production laitière en caprins à partir des performances élémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
@@ -29288,110 +29288,110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massey University</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24ème Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738434v1</w:t>
+                <w:t xml:space="preserve">hal-02735803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres génétiques des caractères de production laitière en caprins à partir des performances élémentaires</w:t>
+                <w:t xml:space="preserve">Modeling lactation curves of French dairy goats using random regression models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
@@ -29422,86 +29422,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24ème Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+                <w:t xml:space="preserve">Massey University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735803v1</w:t>
+                <w:t xml:space="preserve">hal-02738434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et premiers résultats du programme 1000 génomes caprins : VarGoats</w:t>
               </w:r>
@@ -29526,51 +29526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Talouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29664,51 +29664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
@@ -29940,51 +29940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of growth and faecal egg counts obtained by using pedigree or SNP information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Assenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30078,90 +30078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for genes of interest in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. </w:t>
@@ -30203,103 +30203,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t>
@@ -30328,103 +30328,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la mise en place d'une sélection pour la résistance aux mammites chez les caprins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piacere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau, France. , 89 p., 2008, Journées Scientifiques, Département de Génétique Animale</w:t>
@@ -30453,51 +30453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroskedastic mixed models with applications to quantitative genetics and animal breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.L. Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30593,64 +30593,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further insights into tests of variance components and model selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30681,90 +30681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des polynômes fractionnaires pour la modélisation de la courbe moyenne des scores de cellules somatiques dans le lait chez les bovins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30782,51 +30782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des hétérogénéités de variance dans l'évaluation génétique bovine laitière française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31132,51 +31132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F788E495"/>
+    <w:nsid w:val="5C5C9503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31363,51 +31363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christele-robert-granie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5313-2187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161850669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machefert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larroque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Brito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Schenkel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bruni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pancrazio Fresi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0389" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Machefert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100951" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.862838" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3c2s-aw55" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0826-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Brito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Schenkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18662" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0485-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mace" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111800352X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14980" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alanoshahr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rafat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Imany-Nabiyyi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alijani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13587" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0400-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ala Noshahr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Rafat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2131-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0233-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9782" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Su&#225;rez-Vega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Guti&#233;rrez-Gil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18399" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Assenza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-014-0067-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001340v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani Colombani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5225" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6789" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Glass" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-40" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02237.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWB39Q4L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03437.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC2VD0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Guillaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4647" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duchemin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4980" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593968v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Toufeer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Foulon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-208" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3694" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. S.A. Degrelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Heyman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. R.E. Everts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0174" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000275v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672310000534" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022147" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.014134-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1435" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193504v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Duval" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Foulley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S13" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323818v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-34" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gianola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1586" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arce" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bicciato" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buitenhuis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collado-Romero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656639v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.07.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002152" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Rossouw" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654540v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saleil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660886v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Grima" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.088575" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658787v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003479" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300204v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Rossow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1390" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656471v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657926v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica P&#233;rez-Alegre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denis Baron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dov&#269;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654933v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894626v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894624v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Boettcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654598v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leymarie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657968v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Koning" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Boettcher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007029" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894580v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894584v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653352v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657141v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.560" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658153v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Closset" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894625v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;rensen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675187v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674802v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baelden" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiphine" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.05.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671070v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676193v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latreille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guinot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Fur" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tenenhaus" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000077240" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673121v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681783v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sorensen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889932v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669477v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681921v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147155v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-34-4-423" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677106v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678011v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894420v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002016" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894303v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000110" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694478v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugrion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693330v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686798v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894266v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199733v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Foulley" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894187v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Foulley" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684128v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685012v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705566v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706855v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802031v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803389v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501438v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342322v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525689v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teissier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Brito" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schenkel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fresi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_729" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809337v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155964v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155737v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155776v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790419v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733749v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788943v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736601v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735237v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736426v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735512v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792341v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738980v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739356v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croiseau-Leclerc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742056v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792610v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743895v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguerre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746496v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747464v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748963v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745206v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807743v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maroteau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803975v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750263v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Beltran de Heredia" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746669v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Babilliot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Boscher" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746340v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745001v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190269v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749692v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823584v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Garcia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193386v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193524v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521770v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817254v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193592v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193580v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819923v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755279v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386803v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755188v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817109v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193599v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755625v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ib&#225;&#241;ez-Escriche" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755917v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique de L'Aviculture Et Des Elevages de Petits Animaux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agence Fran&#231;aise de S&#233;curit&#233; Sanitaire Des Aliments" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814891v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755058v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813290v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752564v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753444v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755489v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813626v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818927v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grima" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823988v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755106v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756597v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822402v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752789v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814788v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755986v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751918v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757279v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754098v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756606v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752416v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821922v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813082v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collanges" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814753v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757586v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755238v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.052" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WD641WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820262v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813420v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820023v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818826v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818702v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816310v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812711v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812265v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816393v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756019v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817816v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812669v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811809v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816153v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753041v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816165v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763977v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baelden" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758754v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829402v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764363v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pailler" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porte" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831890v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829418v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poivey" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830578v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763224v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ros" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833679v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763458v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761670v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827560v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833587v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764231v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Maza E" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762780v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829386v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759920v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758849v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762314v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763112v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petim-Batista" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colaao" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761165v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758780v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761281v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768045v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Quaas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770156v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839407v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766985v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772212v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809582v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080926v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284022v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap.org/74th-eaap-annual-meeting-lyon-france-2023-august-26th-september-1st-2023/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875520v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737623v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738434v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leclerc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735803v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792919v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805824v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745089v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755092v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44987.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755877v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838018v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaon d'Arnoldi" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826622v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834447v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835321v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270133v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moriceau" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christele-robert-granie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5313-2187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161850669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machefert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larroque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Machefert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100951" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Brito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Schenkel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bruni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pancrazio Fresi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0389" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.862838" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3c2s-aw55" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Brito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Schenkel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18662" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0826-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0485-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mace" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111800352X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14980" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alanoshahr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rafat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Imany-Nabiyyi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alijani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13587" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0400-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2131-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ala Noshahr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Rafat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0233-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9782" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Su&#225;rez-Vega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Guti&#233;rrez-Gil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18399" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Assenza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-014-0067-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001340v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani Colombani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5225" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6789" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Glass" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-40" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4647" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02237.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWB39Q4L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03437.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC2VD0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duchemin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4980" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. S.A. Degrelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Heyman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. R.E. Everts" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0174" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672310000534" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652741v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Toufeer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Foulon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022147" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-208" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645061v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3694" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.014134-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Foulley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662698v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1435" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gianola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1586" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arce" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bicciato" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buitenhuis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collado-Romero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653523v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002152" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Rossouw" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657041v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saleil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656639v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.07.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653271v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660886v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Grima" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658787v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003479" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669161v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.088575" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300204v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Rossow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1390" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894624v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Boettcher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654598v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leymarie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657968v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Koning" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Boettcher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007029" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894580v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657926v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica P&#233;rez-Alegre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denis Baron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dov&#269;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654933v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894626v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656471v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894584v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653352v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658153v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Closset" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657141v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.560" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894625v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;rensen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674802v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baelden" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiphine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.05.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675187v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671070v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673121v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676193v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latreille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guinot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Fur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tenenhaus" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000077240" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681783v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sorensen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889932v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669477v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-34-4-423" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681921v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677106v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678011v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894420v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002016" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684707v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894303v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000110" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686798v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694478v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gillard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugrion" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693330v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894266v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199733v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Foulley" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894187v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Foulley" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684128v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685012v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705566v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706855v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802031v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803389v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501438v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342322v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525689v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teissier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Brito" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schenkel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fresi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_729" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155964v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809337v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155737v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155776v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790419v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733749v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788943v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735237v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736601v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736426v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735512v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792341v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738980v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739356v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croiseau-Leclerc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741119v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742056v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792610v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743895v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguerre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747464v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746496v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748963v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807743v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maroteau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745206v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803975v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750263v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Beltran de Heredia" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746669v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Babilliot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Boscher" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746340v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745001v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190269v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749692v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193580v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819923v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823584v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Garcia" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193386v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193524v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521770v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817254v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193592v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755279v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386803v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755188v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817109v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193599v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755625v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ib&#225;&#241;ez-Escriche" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814891v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755058v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755917v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique de L'Aviculture Et Des Elevages de Petits Animaux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agence Fran&#231;aise de S&#233;curit&#233; Sanitaire Des Aliments" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818927v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grima" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823988v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755106v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756597v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813626v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813290v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752564v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753444v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755489v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822402v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752789v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814788v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755986v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751918v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757279v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754098v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813082v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collanges" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752416v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821922v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756606v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814753v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757586v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755238v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.052" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WD641WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820262v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818702v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816310v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812711v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812265v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816393v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756019v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813420v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820023v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818826v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817816v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812669v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811809v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753041v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816165v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816153v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829402v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763977v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baelden" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758754v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764363v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pailler" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porte" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831890v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829418v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poivey" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830578v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763224v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ros" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833679v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763458v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761670v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827560v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758849v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764231v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Maza E" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762780v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829386v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759920v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833587v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762314v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763112v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petim-Batista" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colaao" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761165v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758780v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761281v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768045v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Quaas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770156v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839407v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766985v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772212v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809582v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080926v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284022v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap.org/74th-eaap-annual-meeting-lyon-france-2023-august-26th-september-1st-2023/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875520v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737623v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735803v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leclerc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738434v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792919v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805824v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745089v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755092v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44987.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755877v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838018v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaon d'Arnoldi" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826622v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834447v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835321v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270133v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moriceau" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>