--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -636,307 +636,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of the histone chaperone ASF1B reduces female reproductive capacity in mice</w:t>
+                <w:t xml:space="preserve">Enhanced SRSF5 Protein Expression Reinforces Lamin A mRNA Production in HeLa Cells and Fibroblasts of Progeria Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Messiaen</w:t>
+                <w:t xml:space="preserve">Valentin Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guiard</w:t>
+                <w:t xml:space="preserve">Florence Oillo-Blanloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Aigueperse</w:t>
+                <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Fliniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Tourpin</w:t>
+                <w:t xml:space="preserve">James Stevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (3), pp.280-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.22945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/rep-15-0327⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477006v1</w:t>
+                <w:t xml:space="preserve">hal-01451666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced SRSF5 Protein Expression Reinforces Lamin A mRNA Production in HeLa Cells and Fibroblasts of Progeria Patients</w:t>
+                <w:t xml:space="preserve">Loss of the histone chaperone ASF1B reduces female reproductive capacity in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Vautrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
+                <w:t xml:space="preserve">S Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Oillo-Blanloeil</w:t>
+                <w:t xml:space="preserve">J Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Hupont</w:t>
+                <w:t xml:space="preserve">C Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Stevenin</w:t>
+                <w:t xml:space="preserve">I Fliniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tourpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.22945⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151 (5), pp.477-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/rep-15-0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451666v1</w:t>
+                <w:t xml:space="preserve">hal-05477006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eukaryotic rRNA Modification by Yeast 5-Methylcytosine-Methyltransferases and Human Proliferation-Associated Antigen p120</w:t>
               </w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,51 +2115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic AMP regulates expression of the gene coding for a mouse vas deferens protein related to the aldo-keto reductase superfamily in human and murine adrenocortical cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2424,51 +2424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of phosphorylation drive alternative splicing modulation by mild heat shock in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Vigevani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2549,51 +2549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of SF3B1 phosphorylation status participate to alternative splicing modulation by mild heat shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Vigevani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2799,51 +2799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding of the mechanisms responsible for alternative splicing modulation by mild heat shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Vigevani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,51 +3100,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence In Situ Hybridization of Small Non-Coding RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Heckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,51 +3334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence In Situ Hybridization of Small Non-Coding RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,51 +3620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05162861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyne Lebret-Kogey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Heckler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Hettal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Messiaen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aigueperse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fliniaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tourpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep-15-0327" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451666v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vautrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oillo-Blanloeil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stevenin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HL5CJ23-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bourgeois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Gaspar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schaefer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Santerre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02252399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le P Ernoult-Lange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Wilczynska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick M. Harper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dautry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E08-09-0904" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Serman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kress" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm491" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Weil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Val" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lefran&#231;ois-Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-1093" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0310071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sahut-Barnola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pacot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lalli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.15.1.0577" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Lefrancois-Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Veyssiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1600147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lefrancois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07435809809032664" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vigevani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papasaikas Panegiotis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Georgescauld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nette Saint-Fort" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sanchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alfeghaly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201498v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05162861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyne Lebret-Kogey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Heckler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Hettal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vautrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oillo-Blanloeil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stevenin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22945" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HL5CJ23-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Messiaen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guiard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aigueperse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fliniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tourpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep-15-0327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bourgeois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Gaspar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schaefer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Santerre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02252399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le P Ernoult-Lange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Wilczynska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick M. Harper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dautry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E08-09-0904" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Serman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kress" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm491" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Weil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Val" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lefran&#231;ois-Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-1093" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0310071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sahut-Barnola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pacot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lalli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.15.1.0577" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Lefrancois-Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Veyssiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1600147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lefrancois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07435809809032664" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vigevani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papasaikas Panegiotis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Georgescauld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nette Saint-Fort" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sanchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alfeghaly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201498v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>