--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (21)</w:t>
+        <w:t xml:space="preserve">Ouvrages (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -412,1354 +412,1279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anciens et Modernes face aux pouvoirs : l’Église, le Roi, les Académies (1687-1750)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dramaturgies de l’inconstance. La Double inconstance, La Fausse suivante, La Dispute de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ailloud-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destouches, Le Curieux impertinent, L'ingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Emmanuelle Plagnol-Diéval et Catherine Ramond. Classiques Garnier, 1, p.65-428, 2018, Théâtre complet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de conscience et arts de penser (XVIe-XVIIIe siècle). Mélanges en hommage à Antony McKenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 2022</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dramaturgies de l’inconstance. La Double inconstance, La Fausse suivante, La Dispute de Marivaux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01612902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité et marginalité sur les scènes européennes (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06245-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Marie-Emmanuelle Plagnol-Diéval et Catherine Ramond. Classiques Garnier, 1, p.65-428, 2018, Théâtre complet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01612903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-René Lesage, Oeuvres diverses, (dir. Ch. Bahier-Porte) éd. F. Assaf, S. Ballestra-Puech, H. Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Bahier-Porte. Honoré Champion, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Liberté de conscience et arts de penser (XVIe-XVIIIe siècle). Mélanges en hommage à Antony McKenna</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01671471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inceste : entre prohibition et fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Reguig</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Volpilhac-Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2016, Franck Salaün</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01612911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inceste : entre prohibition et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Volpilhac-Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 2017</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2016, 978-2-7056-9323-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autorité et marginalité sur les scènes européennes (XVIIe-XVIIIe siècles)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire et penser en Moderne (1687-1750)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Poulouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Bahier-Porte; Claudine Poulouin. Honoré Champion, 434 p., 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Christelle Bahier-Porte. Honoré Champion, 2017</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01556876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)Lire Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université de Saint-Etienne, pp.224, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Volpilhac-Auger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00802039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oeuvres complètes. Tome 2. Théâtre II, Théâtre &amp;quot;français&amp;quot; / Alain-René Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hermann, 2016, 978-2-7056-9323-7</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Bahier-Porte et Pierre Brunel. H. Champion, pp.472, 2012, Sources classiques, 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'inceste : entre prohibition et fiction</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00802048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivains de la Querelle (1687-1750) – De la polémique à la poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahier-Porte, Christelle. Publications de l'Université de Rouen, 9, 2012, Revue Fontenelle, 978-2-86272-619-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétis de La Croix, Les Mille et un jours, contes persans, édition revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hermann, 2016, Franck Salaün</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Bahier-Porte; Pierre Brunel. Honoré Champion, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01556883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Soirées Bretonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Christelle Bahier-Porte; Claudine Poulouin. Honoré Champion, 434 p., 2015</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ramírez Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bénizé-Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, Jean-François. H. Champion, 1 (94), 2010, Sources classiques, 9782745318831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université de Saint-Etienne, pp.224, 2012</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire en mineur au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Jomand-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desjonquères, pp.472, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Oeuvres complètes. Tome 2. Théâtre II, Théâtre &amp;quot;français&amp;quot; / Alain-René Lesage</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique d'Alain-René Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, pp.779, 2006, Les Dix-huitièmes siècles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mille et un jours : contes persans / François Pétis de la Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Christelle Bahier-Porte et Pierre Brunel. H. Champion, pp.472, 2012, Sources classiques, 109</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, Pagination non précisée, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bahier-Porte, Christelle. Publications de l'Université de Rouen, 9, 2012, Revue Fontenelle, 978-2-86272-619-9</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contes en vers ; Histoires ou contes du temps passé / Charles Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.267, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...346 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1769,1135 +1694,1135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « petit monstre » au « nom bizarre » : Le Bilboquet de Marivaux (1714)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les premiers âges du bizarre (XVIe-XVIIIe siècle), 114, pp.107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer collectif : autorités et identités dans &amp;lt;i&amp;gt;Le Monde renversé&amp;lt;/i&amp;gt; du Collectif Marthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, "Un moi pluriel" – Écritures théâtrales du collectif, Hors série 3, pp.8073. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.9373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’expérience me l’apprend » : Marc Michel Rey et la presse en Hollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of Toronto Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89 (4), pp.731-746. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/utq.89.4.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esprit Moderne mis en recueil : Houdar de la Motte (XVIIIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, « Recueillir, lire, inscrire. Recueils et anthologies à l’époque moderne », 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/pfl.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03124189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire dans les entrailles du monstre - Le conteur face à la Révolution française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le conte de fées français et sa transmission, p. 91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01632988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune et Providence dans Les Mille et un jours : « La joie après l’affliction » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les providences romanesques au XVIIIe siècle, 68, pp.159-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01556919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur le penchant du mont ». Voltaire et Antoine Houdar de La Motte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le premier Voltaire, 16, pp.115-130. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/UGOP5232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01557022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire, &amp;lt;i&amp;gt;Recueil de pièces fugitives en prose et en vers, par M. de V***&amp;lt;/i&amp;gt;, édition établie et annotée par Olivier Ferret et Myrtille Méricam-Bourdet, Saint-Étienne, Publications de l’université de Saint-Étienne, coll. « Textes et Contre-Textes », n&amp;lt;sup&amp;gt;o&amp;lt;/sup&amp;gt; 12, 2012, 248 p. [compte-rendu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Voltaire et la musique, 13, pp.327-329. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/APRC2132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un lieu devient-il commun ? La grotte de Calypso (Fénelon, Marivaux, Lesage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, textimage, I (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01174382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques “réflexions sur l'esprit humain” : l'héritage et la modernité selon Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Littératures classiques, 75 (2), pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01174385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'atelier de Lesage : l'histoire de La Tontine, des manuscrits au livre (1708-1739)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (4), pp.837. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.114.0837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01174384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Surprise de l’amour (1727) : une comédie “seconde” de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coulisses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Jeux de rappels chez Marivaux, 40, pp.43--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01174388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cette éternelle surprise de l'amour » : aux origines du marivaudage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coulisses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, N° 34, pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les notes dans les premiers contes orientaux »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Le conte oriental</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01556910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La mise en recueil des Mille et un jours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01556906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2907,124 +2832,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je suis jaloux de l’invention » - Ruse et esprit dans Crispin rival de son maître et Turcaret de Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Ange Fougère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir les agrégations de Lettres 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-36441-584-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Œuvres complètes de Lesage : des œuvres choisies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Gevrey et S. Menant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer les œuvres complètes (XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 266, Société des Textes Français Modernes; Classiques Garnier Numérique, pp.39-56, 2022, Société des textes français modernes, 978-2-86503-360-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-86503-361-4.p.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03905527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux actes du colloque international de Saint-Étienne (19-21 juin 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3040,513 +3047,504 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anciens et Modernes face aux pouvoirs : l’Église, le Roi, les Académies (1687-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.7-20, 2022, 978-2-7453-5682-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...39 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Iliade : un poème « original » d’Antoine Houdar de La Motte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Deloince-Louette; Agathe Salha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer Homère - Stratégies d'appropriation des poèmes homériques (France, XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.249-263, 2021, 978-2-37747-281-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le commerce de la librairie à la lumière de la correspondance – Marc Michel Rey, Pierre Rousseau, Charles Weissenbruch »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Journal encyclopédique aux humanités numériques. Trois siècles d’histoire du livre et de la pensée à travers le Fonds Weissenbruch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives générales du Royaume, pp.205-222, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Juge si je suis bien tes lois » - Houdar de La Motte et Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Reguig; Christophe Pradeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La figure de Boileau. Représentations, institutions, méthodes (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.135-147, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Galland, les poètes et l’Académie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frederic Bauden et Richard Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antoine Galland (1646-1715) et son journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, p.131-143, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire et la poétique moderne de l'épopée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Maira et Jean-Marie Roulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Henriade de Voltaire : poésie, histoire, mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, p.43-57, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02288217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-02288217v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contes de la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Saminadayar-Perrin, Jean-Marie Roulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de la Révolution </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlatans en scène : les théâtres de la Foire</w:t>
               </w:r>
@@ -3599,939 +3597,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01957485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contes de la Révolution</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Corinne Saminadayar-Perrin, Jean-Marie Roulin. </w:t>
+                <w:t xml:space="preserve">Introduction au volume Autorité et marginalité sur les scènes européennes (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. C. Bahier-Porte et Z. Schweitzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fictions de la Révolution </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autorité et Marginalité sur les scènes européennes (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.7-23, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06245-5.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01894096v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">ujm-02002696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Quel jargon recherché !” : Antoine Houdar de La Motte corrupteur du goût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Barbafieri; Jean-Yves Vialleton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vices de style et défauts esthétiques XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06494-7.p.0317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06494-7.p.0317⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01181411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Houdar de La Motte et Pierre Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté de conscience et arts de penser (XVIe-XVIIIe siècle) - Mélanges en l’honneur d’Antony McKenna,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.563-578, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01612905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...52 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance, inceste et sympathie dans la fiction du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Bahier-Porte; Catherine Volplihac-Auger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inceste entre prohibition et fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Depuis quand suis-je méconnu ? » : être, nommer, connaître dans la trilogie de Beaumarchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Degauque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Beaumarchais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.107-122, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01892151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesage (Alain-René)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Chiron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Biographie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fasc. CXXV, Letouzey et Ané, pp.1219-1222, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01612907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“C’est ce courage qui m’a été le plus sacré” : Les Macchabées de Houdar de la Motte (1721) : du « sublime de la religion » à la tentation de l’émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Ferrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sacré en question. Bible et mythes sur les scènes du XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p.41-57, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Chacun à son gré peut manier son sujet” – Marivaux commentateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallouët, Catherine and Schutter, Yolande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marivaudage : théories et pratiques d'un discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Voltaire foundation, pp.19--32, 2014, Studies in the Enlightenment, 9780729411349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01174376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01174376v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réécritures “modernes” du bouclier d’Achille : l’inavouable pertinence d’un modèle inconvenant (Lesage, La Motte, Marivaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier-Mathez, Isabelle and Leplâtre, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impertinence générique et genres de l'impertinence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Droz, pp.465-479, 2012, Cahiers du Gadges, 978-2-36442-023-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le merveilleux du Diable boiteux (1726)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahier-Porte, Christelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re)Lire Lesage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.101--118, 2012, Lire le dix-huitième siècle, 9782862726199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01174379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Rencontre de Messieurs Le Noble et Boileau aux Champs Élysées, Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Poulouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écrivains de la Querelle (1687-1750) – De la polémique à la poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Publications de l'Université de Rouen, pp.139-169, 2012, Revue Fontenelle, 978-2-86272-619-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Garnier-Mathez, Isabelle and Leplâtre, Olivier. </w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Je crois que votre merveilleux est à fin de terme” : mémoire du conte et dispositifs de l’enchantement dans le théâtre de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poirson, Martial; Perrin, Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impertinence générique et genres de l'impertinence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, Droz, pp.465-479, 2012, Cahiers du Gadges, 978-2-36442-023-6</w:t>
+              <w:t xml:space="preserve">Les scènes de l'enchantement : arts du spectacle, théâtralité et conte merveilleux (XVIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.222-241, 2011, L'Esprit des lettres, 978-2-84321-131-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-01174379v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Un pur jeu d’esprit” : l’histoire de l’esprit humain d’après Le Miroir de Marivaux (1755)</w:t>
               </w:r>
@@ -4657,1503 +4655,1805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Je crois que votre merveilleux est à fin de terme” : mémoire du conte et dispositifs de l’enchantement dans le théâtre de Marivaux</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lire un roman comme on va au spectacle : l’effet théâtral dans le roman lesagien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lochert, Véronique and Thouret, Clotilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux d'influences : théâtre et roman de la Renaissance aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPS, pp.135-147, 2010, Recherches actuelles en littérature comparée, 978-2-84050-656-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux “Œuvres adaptées” (Oeuvres complètes de Lesage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bahier-Porte, Christelle and Brunel, Pierre and Alvarez Roblin, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œuvres complètes / Alain-René Lesage et Alonso Fernández de Avellaneda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89, H. Champion, pp.9--19, 2009, Sources classiques, 9782745317391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01174395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Voilà qui est fini” : Dramaturgie et pensée du temps dans les deux Surprise de l’amour et Le Jeu de l’amour et du hasard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ailloud-Nicolas, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marivaux ou Les préjugés vaincus ? La surprise de l'amour, La seconde surprise de l'amour, Le jeu de l'amour et du hasard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.79--104, 2009, CNED, 9782130578437 9782130578437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01174394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecteur, je ne veux point vous tromper' : le discours paradoxal des 'incipits' des 'Journaux' de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jomand-Baudry, Régine;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marivaux journaliste : hommage à Michel Gilot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, p. 132-145, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Beaumarchais relecteur : du théâtre au « roman » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Hilsum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La relecture de l’œuvre par ses écrivains même</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Kimé, p.67-80, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02004730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la légitimité du conte : l’énonciation déontique dans les Soirées bretonnes de Gueullette »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Defrance; Jean-François Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Conte en ses paroles – La Figuration de l’oralité dans le conte merveilleux du Classicisme aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desjonquères, p.138-149, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02004728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesage ou la reconnaissance de l'écrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duranton, Henri;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pauvre diable : destins de l'homme de lettres au XVIIIe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universiatires de Saint-Etienne, pp.215-224, 2006, Lire le dix-huitième siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optique d'un diable moraliste : Le Diable boiteux de Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Roukhomovsky </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Optique des moralistes de Montaigne à Chamfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.157-169, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01490362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre caractère et mystère : les portraits dans Gil Blas (Livres 1 à 6) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Didier; Jean-Paul Sermain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’une gaieté ingénieuse, L’Histoire de Gil Blas, roman de Lesage,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, p.104-120, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02004724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le laboratoire des Mille et un jours de François Pétis de La Croix et Lesage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Jomand-Baudry; Jean-François Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Conte merveilleux au XVIIIe siècle, une poétique expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, p.23-41, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02004720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le titre et l’idée : les enseignements des titres romanesques d’Alain René-Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Lachet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À plus d’un titre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°17, Cedic, p.143-153, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02004717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données Marc Michel Rey : archives et ornements (ROIi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : Databases on the Eighteenth-Century Francophone World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simon Dagenais, May 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La querelle d’Homère (1711-1720) : comment repenser l’autorité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et recompositions de l’autorité au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabrice Chassot; Stéphane Pujol; Géraldine Lepan, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancourt et Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cas Dancourt (1661-1725) : actualités d'un professionnel du théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Negrel; Jeanne-Marie Hostiou; Céline Candiard; Sara Harvey; Sylvain Cornic, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoding Ornaments: The Case of Marc-Michel Rey’s Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Methods for Micro- and Mesotypography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2025, Wolfenbüttel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 Intermediality and Computational Humanities Hackathon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Nov 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Printed Ornaments: Dataset and Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Sonat Baltaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR 2024 - International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.251-270, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_15⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04720711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût des Modernes (1687-1715)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Théorie des arts à l’âge classique – L’art de la Querelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thibaut Barrier; Daniel Dauvois, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignettes discovery in historical ornaments: Rey database and practices, limits and advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Computing the Page in Early-Modern Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Visual Geometry Group, Mar 2024, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region of interest to investigate after learning the use of ornaments by Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2022 - Session « Computer Vision for the Study of Printers’ Ornaments and Illustrations in European Hand-Press Books »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hazel Wilkinson, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03905532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La manière la plus délicate de composer des Aventures » : Les Aventures de *** ou les effets surprenants de la sympathie de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fins internémdiaires dans les fictions naratives des XVIIe et XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02075640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6163,91 +6463,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homme de Lettres selon Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6257,196 +6557,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féeries. Études sur le conte merveilleux XVIIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sempère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2018, L'univers sensible des contes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/feeries.1265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02004715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féeries- Etudes sur le conte merveilleux XVIIe-XIXe siècle - Le conte, la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4, 278 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6514,51 +6814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEEBDCFF"/>
+    <w:nsid w:val="96BBF265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6745,51 +7045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bahier-porte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1775-0142" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06980902X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine G&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ailloud-Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01671471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Volpilhac-Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Poulouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ram&#237;rez G&#243;mez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine B&#233;niz&#233;-Daoulas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Jomand-Baudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.9373" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.4.07" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01632988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01557022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UGOP5232" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/APRC2132" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.114.0837" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-361-4.p.0039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06494-7.p.0317" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432441v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181470v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Semp&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.1265" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bahier-porte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1775-0142" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06980902X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine G&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ailloud-Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01671471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Volpilhac-Auger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Poulouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ram&#237;rez G&#243;mez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine B&#233;niz&#233;-Daoulas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Jomand-Baudry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.9373" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.4.07" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01632988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01557022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UGOP5232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/APRC2132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.114.0837" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-361-4.p.0039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06494-7.p.0317" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177244v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432455v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Semp&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.1265" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>