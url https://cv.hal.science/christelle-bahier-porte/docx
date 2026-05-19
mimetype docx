--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -783,914 +783,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01671471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’inceste : entre prohibition et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Volpilhac-Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2016, 978-2-7056-9323-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'inceste : entre prohibition et fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Volpilhac-Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2016, Franck Salaün</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01612911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Catherine Volpilhac-Auger</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire et penser en Moderne (1687-1750)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hermann, 2016, 978-2-7056-9323-7</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Poulouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Bahier-Porte; Claudine Poulouin. Honoré Champion, 434 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Écrire et penser en Moderne (1687-1750)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01556876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)Lire Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université de Saint-Etienne, pp.224, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00802039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oeuvres complètes. Tome 2. Théâtre II, Théâtre &amp;quot;français&amp;quot; / Alain-René Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Christelle Bahier-Porte; Claudine Poulouin. Honoré Champion, 434 p., 2015</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Bahier-Porte et Pierre Brunel. H. Champion, pp.472, 2012, Sources classiques, 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université de Saint-Etienne, pp.224, 2012</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00802048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivains de la Querelle (1687-1750) – De la polémique à la poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahier-Porte, Christelle. Publications de l'Université de Rouen, 9, 2012, Revue Fontenelle, 978-2-86272-619-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Oeuvres complètes. Tome 2. Théâtre II, Théâtre &amp;quot;français&amp;quot; / Alain-René Lesage</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétis de La Croix, Les Mille et un jours, contes persans, édition revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Christelle Bahier-Porte et Pierre Brunel. H. Champion, pp.472, 2012, Sources classiques, 109</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Bahier-Porte; Pierre Brunel. Honoré Champion, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bahier-Porte, Christelle. Publications de l'Université de Rouen, 9, 2012, Revue Fontenelle, 978-2-86272-619-9</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01556883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Soirées Bretonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ramírez Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bénizé-Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, Jean-François. H. Champion, 1 (94), 2010, Sources classiques, 9782745318831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pétis de La Croix, Les Mille et un jours, contes persans, édition revue</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire en mineur au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Jomand-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desjonquères, pp.472, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contes en vers ; Histoires ou contes du temps passé / Charles Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.267, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique d'Alain-René Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, pp.779, 2006, Les Dix-huitièmes siècles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mille et un jours : contes persans / François Pétis de la Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christelle Bahier-Porte; Pierre Brunel. Honoré Champion, 2011</w:t>
+              <w:t xml:space="preserve">H. Champion, Pagination non précisée, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...325 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281405v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00281422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2913,191 +2913,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction aux actes du colloque international de Saint-Étienne (19-21 juin 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anciens et Modernes face aux pouvoirs : l’Église, le Roi, les Académies (1687-1750)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.7-20, 2022, 978-2-7453-5682-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Œuvres complètes de Lesage : des œuvres choisies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Gevrey et S. Menant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer les œuvres complètes (XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 266, Société des Textes Français Modernes; Classiques Garnier Numérique, pp.39-56, 2022, Société des textes français modernes, 978-2-86503-360-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-86503-361-4.p.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-86503-361-4.p.0039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03905527v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04023557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Iliade : un poème « original » d’Antoine Houdar de La Motte</w:t>
               </w:r>
@@ -3451,189 +3451,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02288217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlatans en scène : les théâtres de la Foire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">eya Dhraïef; Eric Négrel; Jennifer Ruimi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et charlatans dans l’Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.127-141, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les contes de la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Saminadayar-Perrin, Jean-Marie Roulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions de la Révolution </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01894096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">eya Dhraïef; Eric Négrel; Jennifer Ruimi. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Quel jargon recherché !” : Antoine Houdar de La Motte corrupteur du goût ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Barbafieri; Jean-Yves Vialleton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre et charlatans dans l’Europe moderne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vices de style et défauts esthétiques XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06494-7.p.0317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Houdar de La Motte et Pierre Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté de conscience et arts de penser (XVIe-XVIIIe siècle) - Mélanges en l’honneur d’Antony McKenna,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.563-578, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01612905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au volume Autorité et marginalité sur les scènes européennes (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3643,227 +3794,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. C. Bahier-Porte et Z. Schweitzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autorité et Marginalité sur les scènes européennes (XVIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.7-23, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06245-5.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002696v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">ujm-01612905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance, inceste et sympathie dans la fiction du XVIIIe siècle</w:t>
               </w:r>
@@ -4208,474 +4208,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01174376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Rencontre de Messieurs Le Noble et Boileau aux Champs Élysées, Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Poulouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrivains de la Querelle (1687-1750) – De la polémique à la poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Publications de l'Université de Rouen, pp.139-169, 2012, Revue Fontenelle, 978-2-86272-619-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les réécritures “modernes” du bouclier d’Achille : l’inavouable pertinence d’un modèle inconvenant (Lesage, La Motte, Marivaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garnier-Mathez, Isabelle and Leplâtre, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impertinence générique et genres de l'impertinence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Droz, pp.465-479, 2012, Cahiers du Gadges, 978-2-36442-023-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le merveilleux du Diable boiteux (1726)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bahier-Porte, Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)Lire Lesage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.101--118, 2012, Lire le dix-huitième siècle, 9782862726199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01174379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Un pur jeu d’esprit” : l’histoire de l’esprit humain d’après Le Miroir de Marivaux (1755)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Genand, Stéphanie and Poulouin, Claudine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écrivains de la Querelle (1687-1750) – De la polémique à la poétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, Publications de l'Université de Rouen, pp.139-169, 2012, Revue Fontenelle, 978-2-86272-619-9</w:t>
+              <w:t xml:space="preserve">Parcours dissidents au XVIIIe siècle : la marge et l'écart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, 2011, L'Esprit des lettres, 978-2-84321-135-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“C’est un mérite de savoir se restreindre et finir” : Le Diable boiteux de Lesage de 1707 à 1726</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Escola, Marc and Sermain, Jean-Paul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La partie et le tout : la composition du roman, de l'âge baroque au tournant des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Peeters, pp.403-413, 2011, La république des lettres, 978-90-429-2389-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Je crois que votre merveilleux est à fin de terme” : mémoire du conte et dispositifs de l’enchantement dans le théâtre de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poirson, Martial; Perrin, Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les scènes de l'enchantement : arts du spectacle, théâtralité et conte merveilleux (XVIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desjonquères, pp.222-241, 2011, L'Esprit des lettres, 978-2-84321-131-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177724v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire un roman comme on va au spectacle : l’effet théâtral dans le roman lesagien</w:t>
               </w:r>
@@ -4728,246 +4728,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lecteur, je ne veux point vous tromper' : le discours paradoxal des 'incipits' des 'Journaux' de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jomand-Baudry, Régine;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marivaux journaliste : hommage à Michel Gilot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, p. 132-145, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction aux “Œuvres adaptées” (Oeuvres complètes de Lesage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bahier-Porte, Christelle and Brunel, Pierre and Alvarez Roblin, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œuvres complètes / Alain-René Lesage et Alonso Fernández de Avellaneda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89, H. Champion, pp.9--19, 2009, Sources classiques, 9782745317391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01174395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Voilà qui est fini” : Dramaturgie et pensée du temps dans les deux Surprise de l’amour et Le Jeu de l’amour et du hasard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ailloud-Nicolas, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marivaux ou Les préjugés vaincus ? La surprise de l'amour, La seconde surprise de l'amour, Le jeu de l'amour et du hasard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.79--104, 2009, CNED, 9782130578437 9782130578437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01174394v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Beaumarchais relecteur : du théâtre au « roman » »</w:t>
               </w:r>
@@ -5490,50 +5490,175 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decoding Ornaments: The Case of Marc-Michel Rey’s Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Methods for Micro- and Mesotypography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2025, Wolfenbüttel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les bases de données Marc Michel Rey : archives et ornements (ROIi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5542,773 +5667,648 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : Databases on the Eighteenth-Century Francophone World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simon Dagenais, May 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La querelle d’Homère (1711-1720) : comment repenser l’autorité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et recompositions de l’autorité au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabrice Chassot; Stéphane Pujol; Géraldine Lepan, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancourt et Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cas Dancourt (1661-1725) : actualités d'un professionnel du théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Negrel; Jeanne-Marie Hostiou; Céline Candiard; Sara Harvey; Sylvain Cornic, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignettes discovery in historical ornaments: Rey database and practices, limits and advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Methods for Micro- and Mesotypography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2025, Wolfenbüttel, Germany</w:t>
+              <w:t xml:space="preserve">Workshop "Computing the Page in Early-Modern Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Visual Geometry Group, Mar 2024, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical Printed Ornaments: Dataset and Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Sonat Baltaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICDAR 2024 - International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.251-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562838v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Intermediality and Computational Humanities Hackathon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna, Nov 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût des Modernes (1687-1715)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Théorie des arts à l’âge classique – L’art de la Querelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thibaut Barrier; Daniel Dauvois, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432441v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-05562685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region of interest to investigate after learning the use of ornaments by Rey</w:t>
               </w:r>
@@ -6814,51 +6814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96BBF265"/>
+    <w:nsid w:val="D3E40AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7045,51 +7045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bahier-porte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1775-0142" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06980902X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine G&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ailloud-Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01671471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Volpilhac-Auger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Poulouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ram&#237;rez G&#243;mez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine B&#233;niz&#233;-Daoulas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Jomand-Baudry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.9373" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.4.07" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01632988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01557022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UGOP5232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/APRC2132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.114.0837" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-361-4.p.0039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06494-7.p.0317" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177244v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432455v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Semp&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.1265" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bahier-porte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1775-0142" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06980902X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine G&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ailloud-Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01671471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Volpilhac-Auger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Poulouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ram&#237;rez G&#243;mez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine B&#233;niz&#233;-Daoulas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Jomand-Baudry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.9373" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.4.07" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01632988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01557022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UGOP5232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/APRC2132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.114.0837" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01556906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-361-4.p.0039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06494-7.p.0317" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177547v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Semp&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.1265" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>