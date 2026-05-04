--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -449,173 +449,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mahaut d’Artois, une femme de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-262-03678-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02907174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formulas in Medieval Culture, II.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23, 2015, Atelier de recherche sur les textes médiévaux – ARTeM, Isabelle Draelants, 978-2-503-55432-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424143v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">halshs-02907174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement de la comtesse Mahaut en Artois (1302-1329)</w:t>
               </w:r>
@@ -1029,311 +1029,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formule au Moyen Âge, II. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Draelants; Christelle Balouzat-Loubet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formule au Moyen Âge, II – Formulas in Medieval Culture, II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-13, 2015, Atelier de recherche sur les textes médiévaux – ARTeM, 978-2-503-55432-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Punir et composer. La justice artésienne sous le règne de la comtesse Mahaut (1302-1329) à travers les comptes de bailliages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aude Wirth-Jaillard; Aude Musin; Nathalie Demaret; Emmanuel Bodart; Xavier Rousseaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monuments ou documents ? Les comptabilités, sources pour l’histoire du contrôle social (XIIIe–XVIIIe siècles). Actes du colloque international de Bruxelles (Archives générales du Royaume, 13–15 décembre 2012) / Monuments or documents ? Accounts: sources for the history of social control (13th –18th C.). Proceedings of the International Conference of Brussels (States Archives, 13–15 December 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 154, Archives générales du Royaume, pp.95-112, 2015, Studia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut d’Artois, une femme de pouvoir (1302-1329)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Destemberg; Yann Potin; Emilie Rosenblieh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire jeunesses, rendre justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Publications de la Sorbonne, pp.173-183, 2015, Série du Lamop, 978-2-85944-911-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01175899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1625,226 +1625,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03878779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles trajectoires paysagères pour les massifs forestiers militarisés du Grand-Est ? Essai de typologie à partir de l’étude des forêts de Bitche, de Haguenau et du Bienwald-Mundat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.En ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.8862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’affirmation de l’État monarchique dans le royaume des Capétiens et des Valois, XIe-XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 449, pp.146-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447070v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-02906580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire, transcription et encodage des actes du duc de Lorraine Ferry III (1251-1303) : objectifs, premier bilan et perspectives</w:t>
               </w:r>
@@ -3615,51 +3615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03096951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=ARTEM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passes-composes.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/perrin/26" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175899v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26310" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ARTEM-EB.5.108413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Echampard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.159" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.081.0181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45690" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.1626" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.16331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04463103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03096951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=ARTEM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passes-composes.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907174v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/perrin/26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ARTEM-EB.5.108413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Echampard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.159" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.081.0181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45690" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.1626" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.16331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04463103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>