--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -202,476 +202,598 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03096951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contacts et conflits en Méditerranée (VIe-XIIIe siècle) ; Société, Église et pouvoir politique dans l'Occident médiéval (XIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Adankpo-Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Cazanove - Hannecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amphi Histoire, Bréal by Stydyrama, 2026, 978-2-7495-5809-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe VI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passés Composés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251, 2023, 978-2-3793-3385-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04231007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition en ligne de documents d’archives médiévaux – Enjeux, méthodologie et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2020, ARTeM, 978-2-503-58413-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis X, Philippe V, Charles IV : les derniers Capétiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passés Composés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-3793-3161-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulas in Medieval Culture, II.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23, 2015, Atelier de recherche sur les textes médiévaux – ARTeM, Isabelle Draelants, 978-2-503-55432-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut d’Artois, une femme de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-262-03678-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement de la comtesse Mahaut en Artois (1302-1329)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">23, 2015, Atelier de recherche sur les textes médiévaux – ARTeM, Isabelle Draelants, 978-2-503-55432-7</w:t>
+              <w:t xml:space="preserve">Brepols. , 18, 2014, ARTeM, 978-2-503-55109-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -681,855 +803,855 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les châteaux forts du Pays de Bitche : de la ruine au géopatrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.85-91, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Les éditions du Cerveau-lent, pp.85-91, 2024, Presses universitaires du Bitcherland, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cartulaires-rouleaux du couvent des Cordelières de Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Renault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil des cartulaires-rouleaux français antérieurs au XIVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, A paraître, Tome III. Établissements réguliers des provinces de Tours, Rouen, Sens, Reims, Trèves et Mayence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brûler pour produire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Forêt au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.190-200, 2019, 9782251449883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patronage religieux d'une princesse capétienne : dévotions, fondations et mécénat de Mahaut, comtesse d'Artois (1302-1329)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dame de coeur. Patronage et mécénat religieux des femmes de pouvoir dans l'Europe des XIVe-XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.243-254, 2016, 978-2-7535-4870-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Punir et composer. La justice artésienne sous le règne de la comtesse Mahaut (1302-1329) à travers les comptes de bailliages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Wirth-Jaillard; Aude Musin; Nathalie Demaret; Emmanuel Bodart; Xavier Rousseaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monuments ou documents ? Les comptabilités, sources pour l’histoire du contrôle social (XIIIe–XVIIIe siècles). Actes du colloque international de Bruxelles (Archives générales du Royaume, 13–15 décembre 2012) / Monuments or documents ? Accounts: sources for the history of social control (13th –18th C.). Proceedings of the International Conference of Brussels (States Archives, 13–15 December 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 154, Archives générales du Royaume, pp.95-112, 2015, Studia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut d’Artois, une femme de pouvoir (1302-1329)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Destemberg; Yann Potin; Emilie Rosenblieh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire jeunesses, rendre justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Publications de la Sorbonne, pp.173-183, 2015, Série du Lamop, 978-2-85944-911-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01175899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formule au Moyen Âge, II. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Draelants; Christelle Balouzat-Loubet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formule au Moyen Âge, II – Formulas in Medieval Culture, II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-13, 2015, Atelier de recherche sur les textes médiévaux – ARTeM, 978-2-503-55432-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. DRAELANTS – Chr. BALOUZAT-LOUBET (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formule au Moyen Âge, II – Formulas in Medieval Culture, II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Brepols Publishers, pp.9-13, 2014, Atelier de recherche sur les textes médiévaux – ARTeM, 978-2-503-55432-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cour de Mahaut, comtesse d’Artois (1302-1329) : un espace public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Offenstadt; Patrick Boucheron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace public au Moyen Âge. Débats autour de Jürgen Habermas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.149-158, 2011, Le Noeud Gordien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'iconographie dans les chroniques médiévales : Quelle source pour l'histoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. POULAIN-GAUTRET, J.-P. MARTIN, J.-P. ARRIGNON, S. CURVEILLER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nord de la France entre épopée et chronique, éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arras, Artois Presse Université, pp.225-235, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00141864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1539,842 +1661,842 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Last Years of Mahaut, Countess of Artois (1319-1329): An Invisible Old Age?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82, pp.99-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/medievales.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03878779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’affirmation de l’État monarchique dans le royaume des Capétiens et des Valois, XIe-XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 449, pp.146-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03447070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles trajectoires paysagères pour les massifs forestiers militarisés du Grand-Est ? Essai de typologie à partir de l’étude des forêts de Bitche, de Haguenau et du Bienwald-Mundat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.En ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.8862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Enseigner l’affirmation de l’État monarchique dans le royaume des Capétiens et des Valois, XIe-XVe siècles</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire, transcription et encodage des actes du duc de Lorraine Ferry III (1251-1303) : objectifs, premier bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Echampard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Autour de Ferry III, duc de Lorraine (1251-1303), 1, pp.5-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Ferry III, duc de Lorraine (1251-1303)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guyot-Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fere granz despens covenablement en granz euvres : le mécénat de Mahaut, comtesse d’Artois (1302-1329)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais : Bulletin de la Commission départementale d'Histoire et d'archéologie du Pas-de-Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30, pp.53-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien s’entourer pour mieux gouverner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 116-1, pp.146-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/abpo.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien s'entourer pour mieux gouverner. Les officiers de Mahaut, comtesse d'Artois (1302-1329)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 116-1, pp.145-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/abpo.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motiver ses serviteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (1), pp.181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hyp.081.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motiver ses serviteurs. La récompense en Artois sous le règne de la comtesse Mahaut (1302-1329)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12, pp.181-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2384,608 +2506,608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace forestier lorrain au prisme des comptabilités (XIVe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert Fossier, les hommes et la terre - L’histoire rurale médiévale d’hier et d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Valenciennes, France. pp.67-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patronage religieux d’une princesse capétienne : dévotions, fondations et mécénat de Mahaut, comtesse d’Artois (1302-1329)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La dame de cœur ». Le patronage religieux des reines et des princesses XIIIe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 13, Oct 2013, Paris, France. pp.243-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.45690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chartes des comtes et dauphins d’Auvergne (fin XIIe- fin XIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chartriers princiers au temps des derniers Capétiens (vers 1250 – vers 1330)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Sep 2010, Arras, France. pp.239-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02907549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ducs de Lorraine et la forêt (XIIIe-XVe siècles) : remarques préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt en Lotharingie médiévale - XVIIIe Journées Lotharingiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPSE; Université du Luxembourg, Oct 2014, Walferdange, Luxembourg. pp.267-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances et pouvoir politique en Artois sous le règne de Mahaut (1302-1329)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les comtes d’Artois et leur Trésor des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Arras, France. pp.67-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.1626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier son serment. Mahaut d’Artois, Philippe V et la révolte artésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations diplomatiques au Moyen Âge. Formes et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHMESP, 2010, Lyon, France. pp.145-151, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.16331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier la paix : Mahaut, comtesse d’Artois, face à la révolte de la noblesse artésienne (1315-1319)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes et la guerre de l’Antiquité à 1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Amiens, France. pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et pouvoir : les voyages de Mahaut d’Artois (1302-1329)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se déplacer du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Calais, France. pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2995,111 +3117,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruines médiévales : la reconquête des sommets abandonnés des Vosges du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage: les enjeux autour de l'enfrichement et de de l'enruinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nancy - Bitche, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3109,366 +3231,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité du duc de Lorraine Raoul Ier conservée à la BnF (collection Lorraine, vol. 48 f.70 et vol. 3 f.36-39) : modèles et influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding Gruerie Accounts (14th—15th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPLorr et TRANSSCRIPT : vers un corpus numérisé des actes médiévaux des princes lorrains et luxembourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guyot-Bachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Court of Mahaut, Countess of Artois (1302-­‐1329), through its Bookkeeping Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01162093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soulèvement nobiliaire en Artois (1314-1319) : de la révolte nobiliaire à la tentative de coup d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3615,51 +3737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03096951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=ARTEM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passes-composes.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907174v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/perrin/26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ARTEM-EB.5.108413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Echampard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.159" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.081.0181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45690" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.1626" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.16331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04463103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03096951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Adankpo-Labadie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Cazanove - Hannecart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=ARTEM" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passes-composes.com/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/perrin/26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907285v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26310" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ARTEM-EB.5.108413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12210" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Echampard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.081.0181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02650151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45690" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.1626" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.16331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04463103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>