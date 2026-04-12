--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -853,689 +853,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Atmosphere–Ocean Coupling on the Structure and Intensity of Tropical Cyclone Bejisa in the Southwest Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Bielli</w:t>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12060688⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243025v1</w:t>
+                <w:t xml:space="preserve">hal-03165702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Atmosphere–Ocean Coupling on the Structure and Intensity of Tropical Cyclone Bejisa in the Southwest Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.689. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12060688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03242979v1</w:t>
+                <w:t xml:space="preserve">hal-03243025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected Characteristic Changes of a Typical Tropical Cyclone under Climate Change in the South West Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum Thompson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12020232⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134335v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 1: Overview and Observing Component of the Research Project RENOVRISK-CYCLONE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+                <w:t xml:space="preserve">Projected Characteristic Changes of a Typical Tropical Cyclone under Climate Change in the South West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.544. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12050544⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12020232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214000v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 1: Overview and Observing Component of the Research Project RENOVRISK-CYCLONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Belon</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos12050544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165702v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Environmental Influences on the Lightning of Cold-Based Continental Cumulonimbus Clouds. Part I: Description and Validation of Model</w:t>
               </w:r>
@@ -2304,51 +2304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2644,528 +2644,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isotopic composition of near-surface water vapor at the Maïdo observatory (Reunion Island, southwestern Indian Ocean) documents the controls of the humidity of the subtropical troposphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First results of the Piton de la Fournaise STRAP 2015 experiment : multidisciplinary tracking of a volcanic gas and aerosol plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Guilpart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Evan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JD026791⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.5355-5378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-5355-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632546v1</w:t>
+                <w:t xml:space="preserve">hal-01591567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the Piton de la Fournaise STRAP 2015 experiment : multidisciplinary tracking of a volcanic gas and aerosol plume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">The isotopic composition of near-surface water vapor at the Maïdo observatory (Reunion Island, southwestern Indian Ocean) documents the controls of the humidity of the subtropical troposphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Evan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Di Muro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Jérôme Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duflot</w:t>
+                <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (8), pp.5355-5378. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (18), pp.9628 - 9650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-5355-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JD026791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591567v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightning climatology in the Congo Basin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloud electrification and lightning activity in a tropical cyclone-like vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 178-179, pp.304-319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2016.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 180, pp.297-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2016.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355686v1</w:t>
+                <w:t xml:space="preserve">hal-01330739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud electrification and lightning activity in a tropical cyclone-like vortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lightning climatology in the Congo Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kigotsi Kasereka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgis Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bovalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 180, pp.297-309. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 178-179, pp.304-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2016.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2016.05.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01330739v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple subtropical stratospheric intrusions over Reunion Island: Observational, Lagrangian, and Eulerian numerical modeling approaches</w:t>
               </w:r>
@@ -3324,51 +3324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (11), pp.4081-4099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3742,290 +3742,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïdo observatory: a new high-altitude station facility at Reunion Island (21° S, 55° E) for long-term atmospheric remote sensing and in situ measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of parameterizations of ice particle charging based on rime accretion rate and effective water content on simulated with MésoNH thunderstorm charge distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Courcoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+                <w:t xml:space="preserve">Boryana Tsenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Portafaix</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Mitzeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (10), pp.2865-2877. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.85--97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-6-2865-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845146v1</w:t>
+                <w:t xml:space="preserve">hal-00961373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of parameterizations of ice particle charging based on rime accretion rate and effective water content on simulated with MésoNH thunderstorm charge distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
+                <w:t xml:space="preserve">Maïdo observatory: a new high-altitude station facility at Reunion Island (21° S, 55° E) for long-term atmospheric remote sensing and in situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mitzeva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2013.03.011⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.2865-2877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-2865-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00961373v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit simulation of electrified clouds: From idealized to real case studies</w:t>
               </w:r>
@@ -4783,394 +4783,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01259284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of tropical cyclone activity through gravity wave energy density in the southwest Indian Ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale analysis of the 25-27 July 2006 convective period over Niamey: Comparison between Doppler radar observations and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kuleshov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Asencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GL042938⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136, pp.190-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/QJ.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961369v1</w:t>
+                <w:t xml:space="preserve">insu-00564370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of total lightning from various storm parameters: A cloud-resolving model study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis of tropical cyclone activity through gravity wave energy density in the southwest Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chane-Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mary C. Barth</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kuleshov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (9), pp.L09807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GL042938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JD014405⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00961370v1</w:t>
+                <w:t xml:space="preserve">hal-00961369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the 25-27 July 2006 convective period over Niamey: Comparison between Doppler radar observations and simulations</w:t>
+                <w:t xml:space="preserve">Estimation of total lightning from various storm parameters: A cloud-resolving model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+                <w:t xml:space="preserve">Wiebke Deierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chong</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mary C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.D24202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD014405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/QJ.539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00564370v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new lightning-produced NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; parameterization for cloud resolving models and its associated uncertainties</w:t>
               </w:r>
@@ -5323,222 +5323,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightning-produced NOx in an explicit electrical scheme tested in a Stratosphere-Troposphere Experiment : Radiation, Aerosols, and Ozone case study.</w:t>
+                <w:t xml:space="preserve">Simulation of electrified storms with comparison of the charge structure and lightning efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JD007402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.D19204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JD008241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138144v1</w:t>
+                <w:t xml:space="preserve">hal-00564809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of electrified storms with comparison of the charge structure and lightning efficiency</w:t>
+                <w:t xml:space="preserve">Lightning-produced NOx in an explicit electrical scheme tested in a Stratosphere-Troposphere Experiment : Radiation, Aerosols, and Ozone case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112, pp.D19204. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112,, pp.D04302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JD008241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006JD007402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564809v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud-scale model intercomparison of chemical constituent transport in deep convection</w:t>
               </w:r>
@@ -6241,51 +6241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale simulations of tropical cyclone Enawo (March 2017) and its impact on TTL water vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Evan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,51 +6385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6742,51 +6742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vongpaseut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-14945-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Sevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.107988" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728112v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wautelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dauhut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-2679-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8773-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd039794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C-Labonnote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Thompson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Phillips" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formenton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kanawade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Karlsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-19-0200.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02058565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3494" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02056985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kigotsi Kasereka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Georgis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/69787" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3640" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01850098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoarau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD028125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jullien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01663500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4269-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01632546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Evan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD026791" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5355-2017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgis Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.04.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08G482PG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.05.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025330" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0404.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chane-Ming" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-641-2014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD021651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Tsenova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitzeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.03.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQWDZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.04.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2TBCZX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escobar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-167-2012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2659-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar van Der Velde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Montanya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47373" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD015581" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01259284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-731-2011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuleshov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042938" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961370v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Deierling" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Barth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014405" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C15C5BABA5E871F7565B0BDA130814B59C72DEE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564370v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/QJ.539" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Barth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007MWR2186.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007402" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564809v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008241" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Pickering" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Ott" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007484" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molinie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.11.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX2BSQR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yorks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779358v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03000563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vongpaseut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-14945-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Sevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.107988" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728112v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wautelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dauhut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-2679-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8773-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd039794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C-Labonnote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Thompson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020232" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Phillips" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formenton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kanawade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Karlsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-19-0200.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02058565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3494" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02056985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kigotsi Kasereka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Georgis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/69787" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3640" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01850098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoarau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD028125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jullien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01663500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4269-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5355-2017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01632546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Evan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD026791" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.05.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgis Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.04.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08G482PG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025330" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0404.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chane-Ming" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-641-2014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD021651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Tsenova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitzeva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.03.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQWDZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.04.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2TBCZX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escobar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-167-2012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2659-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar van Der Velde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Montanya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47373" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD015581" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01259284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-731-2011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/QJ.539" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuleshov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042938" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Deierling" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Barth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C15C5BABA5E871F7565B0BDA130814B59C72DEE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Barth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007MWR2186.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008241" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007402" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Pickering" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Ott" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007484" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molinie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.11.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX2BSQR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yorks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779358v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03000563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>