--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -853,689 +853,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Remi Belon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165702v1</w:t>
+                <w:t xml:space="preserve">hal-03242979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Atmosphere–Ocean Coupling on the Structure and Intensity of Tropical Cyclone Bejisa in the Southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (6), pp.688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos12060688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projected Characteristic Changes of a Typical Tropical Cyclone under Climate Change in the South West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12020232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242979v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected Characteristic Changes of a Typical Tropical Cyclone under Climate Change in the South West Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Callum Thompson</w:t>
+                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 1: Overview and Observing Component of the Research Project RENOVRISK-CYCLONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12020232⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12050544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134335v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 1: Overview and Observing Component of the Research Project RENOVRISK-CYCLONE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soline Bielli</w:t>
+                <w:t xml:space="preserve">Remi Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.544. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12050544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214000v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Environmental Influences on the Lightning of Cold-Based Continental Cumulonimbus Clouds. Part I: Description and Validation of Model</w:t>
               </w:r>
@@ -2304,51 +2304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,51 +3324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (11), pp.4081-4099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4783,177 +4783,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01259284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the 25-27 July 2006 convective period over Niamey: Comparison between Doppler radar observations and simulations</w:t>
+                <w:t xml:space="preserve">Estimation of total lightning from various storm parameters: A cloud-resolving model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Asencio</w:t>
+                <w:t xml:space="preserve">Wiebke Deierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mary C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/QJ.539⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.D24202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD014405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00564370v1</w:t>
+                <w:t xml:space="preserve">hal-00961370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of tropical cyclone activity through gravity wave energy density in the southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4962,215 +4944,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chane-Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kuleshov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (9), pp.L09807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010GL042938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of total lightning from various storm parameters: A cloud-resolving model study</w:t>
+                <w:t xml:space="preserve">Multi-scale analysis of the 25-27 July 2006 convective period over Niamey: Comparison between Doppler radar observations and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Asencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiebke Deierling</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary C. Barth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JD014405⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136, pp.190-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/QJ.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00961370v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new lightning-produced NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; parameterization for cloud resolving models and its associated uncertainties</w:t>
               </w:r>
@@ -6742,51 +6742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vongpaseut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-14945-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Sevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.107988" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728112v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wautelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dauhut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-2679-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8773-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd039794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C-Labonnote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Thompson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020232" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Phillips" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formenton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kanawade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Karlsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-19-0200.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02058565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3494" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02056985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kigotsi Kasereka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Georgis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/69787" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3640" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01850098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoarau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD028125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jullien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01663500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4269-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5355-2017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01632546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Evan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD026791" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.05.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgis Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.04.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08G482PG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025330" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0404.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chane-Ming" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-641-2014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD021651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Tsenova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitzeva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.03.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQWDZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.04.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2TBCZX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escobar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-167-2012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2659-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar van Der Velde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Montanya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47373" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD015581" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01259284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-731-2011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/QJ.539" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuleshov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042938" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Deierling" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Barth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C15C5BABA5E871F7565B0BDA130814B59C72DEE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Barth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007MWR2186.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008241" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007402" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Pickering" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Ott" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007484" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molinie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.11.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX2BSQR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yorks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779358v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03000563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vongpaseut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-14945-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Sevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.107988" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728112v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wautelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dauhut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-2679-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8773-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd039794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C-Labonnote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060688" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Thompson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Phillips" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formenton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kanawade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Karlsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-19-0200.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02058565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3494" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02056985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kigotsi Kasereka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Georgis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/69787" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3640" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01850098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoarau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD028125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jullien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01663500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4269-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5355-2017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01632546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Evan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD026791" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.05.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgis Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.04.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08G482PG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025330" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0404.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chane-Ming" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-641-2014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD021651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Tsenova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitzeva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.03.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQWDZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.04.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2TBCZX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escobar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-167-2012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2659-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar van Der Velde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Montanya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47373" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD015581" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01259284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-731-2011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Deierling" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Barth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014405" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C15C5BABA5E871F7565B0BDA130814B59C72DEE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuleshov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042938" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564370v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/QJ.539" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Barth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007MWR2186.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008241" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007402" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Pickering" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Ott" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007484" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molinie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.11.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX2BSQR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yorks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779358v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03000563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>