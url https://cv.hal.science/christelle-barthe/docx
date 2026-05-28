--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -66,3914 +66,3902 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct effects of several ice production processes on thunderstorm electrification and lightning activity</w:t>
+                <w:t xml:space="preserve">The diurnal cycle and temperature dependence of crystal shapes in ice clouds from satellite lidar polarized measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Vongpaseut</w:t>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Yorks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (21), pp.14945-14965. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-14945-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 26 (8), pp.5603-5615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-26-5603-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365379v1</w:t>
+                <w:t xml:space="preserve">hal-05606780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the role of Saharan dust on the anomalous electrical structure of a thunderstorm over Corsica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distinct effects of several ice production processes on thunderstorm electrification and lightning activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Vongpaseut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 319, pp.107988. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (21), pp.14945-14965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.107988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-14945-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984081v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porting the Meso-NH atmospheric model on different GPU architectures for the next generation of supercomputers (version MESONH-v55-OpenACC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of the role of Saharan dust on the anomalous electrical structure of a thunderstorm over Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Escobar</w:t>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Wautelet</w:t>
+                <w:t xml:space="preserve">Sybille de Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Vongpaseut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Pianezze</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-2679-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 319, pp.107988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.107988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728112v2</w:t>
+                <w:t xml:space="preserve">hal-04984081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMA (v2.0): A full two-moment cloud microphysical scheme for the mesoscale non-hydrostatic model Meso-NH v5-6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porting the Meso-NH atmospheric model on different GPU architectures for the next generation of supercomputers (version MESONH-v55-OpenACC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wautelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Taufour</w:t>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
+                <w:t xml:space="preserve">Florian Pantillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vié</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Dauhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (23), pp.8773-8798. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-8773-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 18 (9), pp.2679-2700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-2679-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833066v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728112v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Isotopic Composition of Precipitation a Robust Indicator for Reconstructions of Past Tropical Cyclones Frequency? A Case Study on Réunion Island From Rain and Water Vapor Isotopic Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIMA (v2.0): A full two-moment cloud microphysical scheme for the mesoscale non-hydrostatic model Meso-NH v5-6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Risi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
+                <w:t xml:space="preserve">Benoît Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sören Francois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chien Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023jd039794⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (23), pp.8773-8798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-8773-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439375v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Monte-Carlo simulations of lightning optical waveforms and images observable by on-board operational instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the Isotopic Composition of Precipitation a Robust Indicator for Reconstructions of Past Tropical Cyclones Frequency? A Case Study on Réunion Island From Rain and Water Vapor Isotopic Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rimboud</w:t>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Farges</w:t>
+                <w:t xml:space="preserve">Sören Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. C-Labonnote</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
+                <w:t xml:space="preserve">Alexandre Cauquoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.108950⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (3), pp.e2023JD039794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023jd039794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779253v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">3D Monte-Carlo simulations of lightning optical waveforms and images observable by on-board operational instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C-Labonnote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 319, pp.108950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.108950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242979v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Atmosphere–Ocean Coupling on the Structure and Intensity of Tropical Cyclone Bejisa in the Southwest Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.688. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12060688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03243025v1</w:t>
+                <w:t xml:space="preserve">hal-03242979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected Characteristic Changes of a Typical Tropical Cyclone under Climate Change in the South West Indian Ocean</w:t>
+                <w:t xml:space="preserve">The Effect of Atmosphere–Ocean Coupling on the Structure and Intensity of Tropical Cyclone Bejisa in the Southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum Thompson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Soline Bielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12020232⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12060688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134335v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 1: Overview and Observing Component of the Research Project RENOVRISK-CYCLONE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Projected Characteristic Changes of a Typical Tropical Cyclone under Climate Change in the South West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.544. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12050544⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12020232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214000v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 1: Overview and Observing Component of the Research Project RENOVRISK-CYCLONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Belon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12050544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165702v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Environmental Influences on the Lightning of Cold-Based Continental Cumulonimbus Clouds. Part I: Description and Validation of Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vaughan Phillips</w:t>
+                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Formenton</w:t>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Kanawade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sachin Patade</w:t>
+                <w:t xml:space="preserve">Remi Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAS-D-19-0200.1⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001134v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining relationships between cloud‐resolving model parameters and total flash rates to generate lightning density maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Environmental Influences on the Lightning of Cold-Based Continental Cumulonimbus Clouds. Part I: Description and Validation of Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaughan Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Formenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bovalo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vijay Kanawade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Patade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.3494⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (12), pp.3999-4024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS-D-19-0200.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058565v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record mondial d'éclairs dans le bassin du Congo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining relationships between cloud‐resolving model parameters and total flash rates to generate lightning density maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Georgis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Christophe Bovalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.34. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (720), pp.1250-1266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/69787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.3494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056985v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results from the FARCE 2015 campaign: multidisciplinary study of the forest–gas–aerosol–cloud system on the tropical island of La Réunion</w:t>
+                <w:t xml:space="preserve">Record mondial d'éclairs dans le bassin du Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Duflot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Serge Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Flores</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jean Kigotsi Kasereka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Georgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (16), pp.10591-10618. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-10591-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/69787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269845v1</w:t>
+                <w:t xml:space="preserve">hal-02056985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variability of clouds over the southwest Indian Ocean based on the DARDAR mask product</w:t>
+                <w:t xml:space="preserve">Preliminary results from the FARCE 2015 campaign: multidisciplinary study of the forest–gas–aerosol–cloud system on the tropical island of La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantino Listowski</w:t>
+                <w:t xml:space="preserve">Olivier Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Delanoë</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145 (725), pp.3561-3576. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (16), pp.10591-10618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.3640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-10591-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02285578v1</w:t>
+                <w:t xml:space="preserve">hal-02269845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Generation and Activation of Sea Salt Aerosols on the Evolution of Tropical Cyclone Dumile</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal variability of clouds over the southwest Indian Ocean based on the DARDAR mask product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hoarau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantino Listowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017JD028125⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (725), pp.3561-3576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01850098v1</w:t>
+                <w:t xml:space="preserve">insu-02285578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Coupled Ocean-Waves-Atmosphere Model Designed for Tropical Storm Studies: Example of Tropical Cyclone Bejisa (2013-2014) in the South-West Indian Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of the Generation and Activation of Sea Salt Aerosols on the Evolution of Tropical Cyclone Dumile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Jullien</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017MS001177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (16), pp.8813-8831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017JD028125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759307v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01850098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Meso-NH model version 5.4 and its applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.1929-1969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-11-1929-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A representation of the collisional ice break-up process in the two-moment microphysics scheme LIMA v1.0 of Meso-NH</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A New Coupled Ocean-Waves-Atmosphere Model Designed for Tropical Storm Studies: Example of Tropical Cyclone Bejisa (2013-2014) in the South-West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-4269-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.801-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017MS001177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663500v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the Piton de la Fournaise STRAP 2015 experiment : multidisciplinary tracking of a volcanic gas and aerosol plume</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A representation of the collisional ice break-up process in the two-moment microphysics scheme LIMA v1.0 of Meso-NH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.4269-4289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-4269-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-5355-2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01591567v1</w:t>
+                <w:t xml:space="preserve">hal-01663500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The isotopic composition of near-surface water vapor at the Maïdo observatory (Reunion Island, southwestern Indian Ocean) documents the controls of the humidity of the subtropical troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vimeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Evan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (18), pp.9628 - 9650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017JD026791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud electrification and lightning activity in a tropical cyclone-like vortex</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First results of the Piton de la Fournaise STRAP 2015 experiment : multidisciplinary tracking of a volcanic gas and aerosol plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.5355-5378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-5355-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2016.05.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01330739v1</w:t>
+                <w:t xml:space="preserve">hal-01591567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightning climatology in the Congo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kigotsi Kasereka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgis Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 178-179, pp.304-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple subtropical stratospheric intrusions over Reunion Island: Observational, Lagrangian, and Eulerian numerical modeling approaches</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cloud electrification and lightning activity in a tropical cyclone-like vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (24), pp.14,414-14,432. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.297-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JD025330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2016.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449884v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalizing Rainfall at Very High Resolution over La Réunion Island: A Case Study for Tropical Cyclone Ando</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple subtropical stratospheric intrusions over Reunion Island: Observational, Lagrangian, and Eulerian numerical modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Morel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-15-0404.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (24), pp.14,414-14,432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JD025330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378373v1</w:t>
+                <w:t xml:space="preserve">hal-01449884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating intense precipitation in high-resolution numerical model over a tropical island: impact of model horizontal resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Regionalizing Rainfall at Very High Resolution over La Réunion Island: A Case Study for Tropical Cyclone Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Plu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (11), pp.4081-4099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-15-0404.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355689v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and a numerical study of gravity waves during tropical cyclone Ivan (2008)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluating intense precipitation in high-resolution numerical model over a tropical island: impact of model horizontal resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.999-1032</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817637v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightning activity within tropical cyclones in the South West Indian Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observation and a numerical study of gravity waves during tropical cyclone Ivan (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chane-Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JD021651⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.641-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-641-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138907v1</w:t>
+                <w:t xml:space="preserve">hal-00817637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of parameterizations of ice particle charging based on rime accretion rate and effective water content on simulated with MésoNH thunderstorm charge distributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lightning activity within tropical cyclones in the South West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mitzeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+                <w:t xml:space="preserve">Nan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2013.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (13), pp.doi:10.1002/2014JD021651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JD021651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00961373v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïdo observatory: a new high-altitude station facility at Reunion Island (21° S, 55° E) for long-term atmospheric remote sensing and in situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (10), pp.2865-2877. </w:t>
@@ -4005,1991 +3993,2120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit simulation of electrified clouds: From idealized to real case studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of parameterizations of ice particle charging based on rime accretion rate and effective water content on simulated with MésoNH thunderstorm charge distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boryana Tsenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mitzeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 123, pp.82--92. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 128, pp.85--97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2013.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2012.04.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961371v1</w:t>
+                <w:t xml:space="preserve">hal-00961373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELLS v1.0 : updated and parallelized version of an electrical scheme to simulate multiple electrified clouds and flashes over large domains.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Explicit simulation of electrified clouds: From idealized to real case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chong</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-5-167-2012⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.82--92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2012.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767540v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lightning climatology of the South-West Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">CELLS v1.0 : updated and parallelized version of an electrical scheme to simulate multiple electrified clouds and flashes over large domains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2659-2012⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.167-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-5-167-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961636v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des jets géants au-dessus d'un orage isolé proche de la Réunion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A lightning climatology of the South-West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 77, pp.30--40. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (8), pp.2659-2670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/47373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2659-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196872v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gigantic jets produced by an isolated tropical thunderstorm near Réunion Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Des jets géants au-dessus d'un orage isolé proche de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar van Der Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Montanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JD015581⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.30--40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/47373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961372v1</w:t>
+                <w:t xml:space="preserve">hal-01196872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of tracers transport by a mesoscale convective system over West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29, pp.731-747. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-29-731-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01259284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of total lightning from various storm parameters: A cloud-resolving model study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gigantic jets produced by an isolated tropical thunderstorm near Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar van Der Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Montanya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 115, pp.D24202. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 116 (D19), pp.D19103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD015581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JD014405⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00961370v1</w:t>
+                <w:t xml:space="preserve">hal-00961372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of tropical cyclone activity through gravity wave energy density in the southwest Indian Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation of total lightning from various storm parameters: A cloud-resolving model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kuleshov</w:t>
+                <w:t xml:space="preserve">Wiebke Deierling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary C. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GL042938⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.D24202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD014405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961369v1</w:t>
+                <w:t xml:space="preserve">hal-00961370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the 25-27 July 2006 convective period over Niamey: Comparison between Doppler radar observations and simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diagnosis of tropical cyclone activity through gravity wave energy density in the southwest Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chane-Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chong</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Kuleshov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/QJ.539⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (9), pp.L09807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GL042938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00564370v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new lightning-produced NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; parameterization for cloud resolving models and its associated uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-scale analysis of the 25-27 July 2006 convective period over Niamey: Comparison between Doppler radar observations and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Asencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Barth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136, pp.190-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/QJ.539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304075v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble simulation of the lightning flash variability in a 3D cloud model with parameterizations of cloud electrification and lightning flashes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a new lightning-produced NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; parameterization for cloud resolving models and its associated uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.6603-6651</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179796v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of electrified storms with comparison of the charge structure and lightning efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ensemble simulation of the lightning flash variability in a 3D cloud model with parameterizations of cloud electrification and lightning flashes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JD008241⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136, pp.380-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2007MWR2186.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564809v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightning-produced NOx in an explicit electrical scheme tested in a Stratosphere-Troposphere Experiment : Radiation, Aerosols, and Ozone case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112,, pp.D04302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006JD007402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud-scale model intercomparison of chemical constituent transport in deep convection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of electrified storms with comparison of the charge structure and lightning efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.D19204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JD008241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328088v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a supercellular storm using a three-dimensional mesoscae model with an explicit lightning flash scheme</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cloud-scale model intercomparison of chemical constituent transport in deep convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-W. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. E. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (3), pp.8035-8085</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139079v1</w:t>
+                <w:t xml:space="preserve">hal-00328088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud-scale model intercomparison of chemical constituent transport in deep convection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of a supercellular storm using a three-dimensional mesoscae model with an explicit lightning flash scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.D06210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JD007484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328530v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cloud-scale model intercomparison of chemical constituent transport in deep convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-W. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. E. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (18), pp.4731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Description and first results of an explicit electrical scheme in a 3D cloud resolving model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 76 (1-4), pp.95 à 113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00382076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5999,603 +6116,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diurnal cycle and temperature dependence of crystal shapes in ice clouds from satellite lidar polarized measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Yorks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMA (v2.0): A full two-moment cloud microphysical scheme for the mesoscale non-hydrostatic model Meso-NH v5-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale simulations of tropical cyclone Enawo (March 2017) and its impact on TTL water vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Evan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dauhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the Piton de la Fournaise STRAP 2015 experiment: multidisciplinary tracking of a volcanic gas and aerosol plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of the early stages of a tropical cyclogenesis in relation to the MJO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guerbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mahfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6742,51 +6859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vongpaseut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-14945-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Sevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.107988" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728112v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wautelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dauhut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-2679-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8773-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd039794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C-Labonnote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060688" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Thompson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Phillips" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formenton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kanawade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Karlsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-19-0200.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02058565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3494" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02056985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kigotsi Kasereka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Georgis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/69787" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3640" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01850098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoarau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD028125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jullien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01663500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4269-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5355-2017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01632546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Evan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD026791" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.05.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgis Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.04.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08G482PG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025330" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0404.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chane-Ming" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-641-2014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD021651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Tsenova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitzeva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.03.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQWDZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.04.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2TBCZX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escobar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-167-2012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2659-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar van Der Velde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Montanya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47373" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD015581" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01259284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-731-2011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Deierling" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Barth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014405" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C15C5BABA5E871F7565B0BDA130814B59C72DEE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuleshov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042938" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564370v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/QJ.539" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Barth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007MWR2186.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008241" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007402" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Pickering" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Ott" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007484" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molinie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.11.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX2BSQR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yorks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779358v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03000563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yorks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-5603-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vongpaseut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-14945-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Sevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.107988" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728112v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wautelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dauhut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-2679-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taufour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8773-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd039794" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimboud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C-Labonnote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108950" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060688" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Thompson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020232" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Phillips" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formenton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kanawade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Karlsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-19-0200.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02058565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02056985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kigotsi Kasereka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Georgis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/69787" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3640" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01850098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoarau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD028125" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jullien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001177" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01663500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4269-2018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01632546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Evan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD026791" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5355-2017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgis Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.04.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08G482PG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.05.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0404.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355689v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chane-Ming" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibrahim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-641-2014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD021651" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Tsenova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitzeva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.03.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQWDZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.04.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2TBCZX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escobar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-167-2012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2659-2012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196872v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar van Der Velde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Montanya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01259284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-731-2011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961372v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD015581" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Deierling" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Barth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014405" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C15C5BABA5E871F7565B0BDA130814B59C72DEE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961369v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuleshov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042938" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564370v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/QJ.539" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304075v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Barth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007MWR2186.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007402" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008241" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328088v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Pickering" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Ott" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139079v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007484" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328530v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molinie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.11.021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX2BSQR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03000563v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;ron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>