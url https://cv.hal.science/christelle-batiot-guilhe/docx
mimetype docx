--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -269,177 +269,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Fluorescent Organic Matter as a Natural Transit Time Tracer in the Unsaturated Zone of the Fontaine De Vaucluse Karst System</w:t>
+                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrology12020024⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.111493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925964v1</w:t>
+                <w:t xml:space="preserve">hal-05004262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -461,220 +444,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
+                <w:t xml:space="preserve">The Use of Fluorescent Organic Matter as a Natural Transit Time Tracer in the Unsaturated Zone of the Fontaine De Vaucluse Karst System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.111493. </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology12020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004262v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a regulatory control network be used for a territorial monitoring of antimicrobial resistance in water intended for human consumption?</w:t>
               </w:r>
@@ -905,217 +905,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of the humification index to illustrate transit time differences in karst hydrosystems: application to the karst springs of the Fontaine de Vaucluse system (southeastern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milanka Babic</w:t>
+                <w:t xml:space="preserve">L’hydrogéologie karstique : des premiers concepts aux avancées récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.61-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842488v1</w:t>
+                <w:t xml:space="preserve">hal-03887198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1134,454 +1125,463 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hydrogéologie karstique : des premiers concepts aux avancées récentes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of the humification index to illustrate transit time differences in karst hydrosystems: application to the karst springs of the Fontaine de Vaucluse system (southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (19), pp.5035-5049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-5035-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887198v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming and acid atmospheric deposition impacts on carbonate dissolution and CO2 fluxes in French karst hydrosystems: evidence from hydrochemical monitoring in recent decades</w:t>
+                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Tunde Olarinoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Tom Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">Vera Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Emblanch</w:t>
+                <w:t xml:space="preserve">Stefan Seeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.11.021⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387529v1</w:t>
+                <w:t xml:space="preserve">insu-02524019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global warming and acid atmospheric deposition impacts on carbonate dissolution and CO2 fluxes in French karst hydrosystems: evidence from hydrochemical monitoring in recent decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Gleeson</w:t>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Marx</w:t>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Seeger</w:t>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
+                <w:t xml:space="preserve">C. Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 270, pp.184-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-02524019v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic and geochemical impact of occasional saltwater intrusions through a submarine spring in a karst and thermal aquifer (Balaruc peninsula near Montpellier, France)</w:t>
               </w:r>
@@ -1695,1267 +1695,1267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model for groundwater circulation using isotopes and geochemical tracers coupled with hydrodynamics: A case study of the Lez karst system, France</w:t>
+                <w:t xml:space="preserve">Water table variations in the hyperarid Atacama Desert: Role of the increasing groundwater extraction in the pampa del tamarugal (Northern Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Bicalho</w:t>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. van Exter</w:t>
+                <w:t xml:space="preserve">Linda Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883170v1</w:t>
+                <w:t xml:space="preserve">hal-03903640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water table variations in the hyperarid Atacama Desert: Role of the increasing groundwater extraction in the pampa del tamarugal (Northern Chile)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ geophysical and hydro-geochemical monitoring to infer landslide dynamics (Pégairolles-de-l'Escalette landslide, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Denchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Viguier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2019.05.007⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.102-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903640v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ geophysical and hydro-geochemical monitoring to infer landslide dynamics (Pégairolles-de-l'Escalette landslide, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual model for groundwater circulation using isotopes and geochemical tracers coupled with hydrodynamics: A case study of the Lez karst system, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Denchik</w:t>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">N. Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lopez</w:t>
+                <w:t xml:space="preserve">S. van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 254, pp.102-112. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 528, pp.118442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131042v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un observatoire des résurgences karstiques de l'Alto Mayo, versant Amazonien des Andes du Nord Pérou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ monitoring of tracer tests: how to distinguish tracer recovery from natural background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liz Stefanny Hidalgo Sánchez</w:t>
+                <w:t xml:space="preserve">X. Durepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Apaéstegui</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.-A. Schnegg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (6), pp.2057-2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-018-1748-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846315v1</w:t>
+                <w:t xml:space="preserve">hal-02105248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+                <w:t xml:space="preserve">The Floodscale experiment in the small catchment of Valescure, France: An overview of the isotopic and geochemical data base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.14 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gdj3.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">hal-01910364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of tracer tests: how to distinguish tracer recovery from natural background</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105248v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846314v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Floodscale experiment in the small catchment of Valescure, France: An overview of the isotopic and geochemical data base</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">Un observatoire des résurgences karstiques de l'Alto Mayo, versant Amazonien des Andes du Nord Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Stefanny Hidalgo Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Apaéstegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910364v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3125,295 +3125,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of rapid infiltration flows and vulnerability in a karst aquifer using a decomposed fluorescence signal of dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (2), pp. 553-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-013-2731-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+                <w:t xml:space="preserve">halsde-00936963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of rapid infiltration flows and vulnerability in a karst aquifer using a decomposed fluorescence signal of dissolved organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Quiers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bicalho</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Perrette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (2), pp. 553-561. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-013-2731-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00936963v1</w:t>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution hydrogéologique de l’hydrosystème karstique Cesse-Pouzols (Minervois, France) au cours du quaternaire</w:t>
               </w:r>
@@ -3542,51 +3542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3650,51 +3650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3853,77 +3853,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical evidence of water source characterization and hydrodynamic responses in a karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caetano Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3995,77 +3995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamical changes and their consequences on groundwater hydrochemistry induced by three decades of intense exploitation in a Mediterranean Karst system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4150,51 +4150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4305,51 +4305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4413,51 +4413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using fluorescence spectroscopy EEM to evaluate the efficiency of organic matter removal during coagulation–flocculation of a tropical surface water (Agbo reservoir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droh Lanciné Gone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 349 (1-2), pp.98-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4701,64 +4701,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of CO₂ and ²²²Rn in a mediterranean sinkhole - spring (Causse d'Aumelas, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,419 +4958,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbone organique total (COT) et magnésium (Mg2+) : deux traceurs complémentaires du temps de séjour dans l'aquifère karstique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon 13 of TDIC to quantify the role of the unsaturated zone: the example of the Vaucluse karst systems (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M Zuppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Blavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Blavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0713(03)00027-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 279 (1-4), pp.262-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(03)00180-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295158v1</w:t>
+                <w:t xml:space="preserve">hal-02295156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon 13 of TDIC to quantify the role of the unsaturated zone: the example of the Vaucluse karst systems (Southeastern France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Mudry</w:t>
+                <w:t xml:space="preserve">Use of Total Organic Carbon (TOC) as tracer of diffuse infiltration in a dolomitic karstic system: The Nerja Cave (Andalusia, southern Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Blavoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristina Liñán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomé Andreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-1694(03)00180-X⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GL018546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02295156v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Total Organic Carbon (TOC) as tracer of diffuse infiltration in a dolomitic karstic system: The Nerja Cave (Andalusia, southern Spain)</w:t>
+                <w:t xml:space="preserve">Carbone organique total (COT) et magnésium (Mg2+) : deux traceurs complémentaires du temps de séjour dans l'aquifère karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Liñán</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomé Andreo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Blavoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 335 (2), pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0713(03)00027-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003GL018546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02295168v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5490,416 +5490,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of humification index to illustrate transit time differences of karst hydrosystems. Application to the karst springs of Fontaine de Vaucluse system (Southeastern France)</w:t>
+                <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leonide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Karst Hydrogeology and Carbonate Reservoirs (Eurokarst 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.1-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751669v1</w:t>
+                <w:t xml:space="preserve">hal-03817369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Serène</w:t>
+                <w:t xml:space="preserve">Combining residence time and isotopic tracers for a better understanding of the fresh and marine water recharge and groundwater flux of a karstic thermal aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03817369v1</w:t>
+                <w:t xml:space="preserve">hal-05303024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining residence time and isotopic tracers for a better understanding of the fresh and marine water recharge and groundwater flux of a karstic thermal aquifer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of humification index to illustrate transit time differences of karst hydrosystems. Application to the karst springs of Fontaine de Vaucluse system (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Conference on Karst Hydrogeology and Carbonate Reservoirs (Eurokarst 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05303024v1</w:t>
+                <w:t xml:space="preserve">hal-03751669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of antimicrobial resistance in drinking water: a territorial study</w:t>
               </w:r>
@@ -6187,51 +6187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology i-Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
@@ -6260,90 +6260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining residence time and isotopic tracers to better understand groundwater reservoir and flows in a karst thermal aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6884,302 +6884,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Geophysical and Hydro-Geochemical Monitoring for Landslide Dynamics (Lodève Landslide, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margaux Dupuy</w:t>
+                <w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROKARST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105227v1</w:t>
+                <w:t xml:space="preserve">hal-03307805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7201,646 +7192,655 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroKarst Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROKARST</w:t>
+              <w:t xml:space="preserve">EuroKarst Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03307805v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+                <w:t xml:space="preserve">In-Situ Geophysical and Hydro-Geochemical Monitoring for Landslide Dynamics (Lodève Landslide, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Denchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, Sep 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448689v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Floodscale Experiment at the Hillslope Scale: Physico-Chemical Characterization of Runoff Contributing to Flash Flood Generation in the Small Catchment of Valescure, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Binet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.17051</w:t>
+              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552731v1</w:t>
+                <w:t xml:space="preserve">hal-02098495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Floodscale Experiment at the Hillslope Scale: Physico-Chemical Characterization of Runoff Contributing to Flash Flood Generation in the Small Catchment of Valescure, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Stephane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.17051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098495v1</w:t>
+                <w:t xml:space="preserve">hal-03552731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Echelle de la Dynamique des Crues et de l’hydrodynamique Souterraine en milieu karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7895,51 +7895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des flux de recharge à différentes échelles de temps et d’observation en milieu karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,307 +8014,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin and dynamics of spring flows during flood events inferred from innovative tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Molina Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122688v1</w:t>
+                <w:t xml:space="preserve">hal-02122794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessments of groundwater recharge in the hyperarid Tarapaca alluvial fan (Northern Chile) at various scales of time and space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between natural fluorescence and organic matter content based on sampling and in-situ monitoring of groundwater. Application to the karst systems of the Lez and Fontaine de Nîmes springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Erostate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8342,182 +8342,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and dynamics of spring flows during flood events inferred from innovative tracers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122794v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash floods hydrological process at the small catchment scale</w:t>
               </w:r>
@@ -8680,51 +8680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. De Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence : environnements et résidus de médicaments : enjeux présents et futurs : quelles réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
@@ -8747,273 +8747,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter (DOM): a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter: a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00979519v1</w:t>
+                <w:t xml:space="preserve">halsde-00623097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter: a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter (DOM): a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.411-414</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00623097v1</w:t>
+                <w:t xml:space="preserve">halsde-00979519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité du type et de la qualité de l'information issue du traçage naturel en fonction des caractéristiques des systèmes étudiés. Quelques exemples français et espagnols</w:t>
               </w:r>
@@ -9038,51 +9038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Charmoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomé Andreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9137,51 +9137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter in karstic aquifers: a potential tracer in the carbon cycle. A small-scale laboratory model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9635,90 +9635,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human’s habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9786,51 +9786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9885,90 +9885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10129,545 +10129,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge processes in karstic systems at different time scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durepaire</w:t>
+                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Feraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122773v1</w:t>
+                <w:t xml:space="preserve">hal-02122807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemical and isotopic characterization of surface river-alluvial groundwater relationships in a high altitude semi-arid basin, Elqui (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122807v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic characterization of surface river-alluvial groundwater relationships in a high altitude semi-arid basin, Elqui (Chile)</w:t>
+                <w:t xml:space="preserve">Eléments de caractérisation des flux de recharge à différentes échelles de temps et d’observations en milieu karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Molina Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125499v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de caractérisation des flux de recharge à différentes échelles de temps et d’observations en milieu karstique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recharge processes in karstic systems at different time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion CRITEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128495v1</w:t>
+                <w:t xml:space="preserve">hal-02122773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre compartiments cryosphériques, hydrologiques et hydrogéologiques en tête d’un bassin versant montagneux semi-aride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10858,90 +10858,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst hydrogeology: from early concepts to recent advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79 (1), pp.61-66, 2022, Karsts and karstology in France in the 21st century / Karts et karstologie en France au 21e siècle, </w:t>
@@ -11136,90 +11136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11287,77 +11287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit Time Environmental Tracing from Dissolved Organic Matter Fluorescence Properties in Karstic Aquifers. Application to Different Flows of Fontaine de Vaucluse Experimental Basin (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11447,51 +11447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11564,340 +11564,340 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146479v1</w:t>
+                <w:t xml:space="preserve">hal-03146466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Prié</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146466v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12105,51 +12105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Justy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Guillerez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mimbielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Bicalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02131042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Denchik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dupuy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durepaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Schnegg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1748-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. R. Owen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni I. Cend&#243;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell&#8209;estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1562-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4L3TJGS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585731v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_22" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295158v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00027-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KG0G1WM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Zuppi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blavoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00180-X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKWDBQ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018546" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501111v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802647" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125535v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viguier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Moya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331866v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464624v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02296754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125499v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pourrier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407658v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089979v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410490v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Justy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Guillerez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mimbielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02131042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Denchik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dupuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.04.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Bicalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durepaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Schnegg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1748-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. R. Owen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni I. Cend&#243;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell&#8209;estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1562-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4L3TJGS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585731v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_22" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Zuppi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blavoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00180-X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKWDBQ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018546" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00027-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KG0G1WM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501111v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802647" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viguier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Moya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331866v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464624v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02296754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pourrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407658v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089979v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410490v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>