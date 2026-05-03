--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -269,278 +269,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
+                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004262v1</w:t>
+                <w:t xml:space="preserve">hal-04844802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
+                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04844802v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Fluorescent Organic Matter as a Natural Transit Time Tracer in the Unsaturated Zone of the Fontaine De Vaucluse Karst System</w:t>
               </w:r>
@@ -2348,286 +2352,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846314v1</w:t>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
+                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+                <w:t xml:space="preserve">hal-01846314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un observatoire des résurgences karstiques de l'Alto Mayo, versant Amazonien des Andes du Nord Pérou</w:t>
               </w:r>
@@ -3618,279 +3622,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malacofaune stygobie et qualité de l’eau : quelles exigences écologiques pour les écosystèmes souterrains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t>
+              <w:t xml:space="preserve">, 2013, 62, pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284843v1</w:t>
+                <w:t xml:space="preserve">hal-03284682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malacofaune stygobie et qualité de l’eau : quelles exigences écologiques pour les écosystèmes souterrains ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.33-40</w:t>
+              <w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284682v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical evidence of water source characterization and hydrodynamic responses in a karst aquifer</w:t>
+                <w:t xml:space="preserve">Hydrodynamical changes and their consequences on groundwater hydrochemistry induced by three decades of intense exploitation in a Mediterranean Karst system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caetano Bicalho</w:t>
+                <w:t xml:space="preserve">C. Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3909,130 +3913,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 450-451, pp.206-218. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (8), pp.2311-2319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-011-1384-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978644v1</w:t>
+                <w:t xml:space="preserve">hal-02057625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamical changes and their consequences on groundwater hydrochemistry induced by three decades of intense exploitation in a Mediterranean Karst system</w:t>
+                <w:t xml:space="preserve">Geochemical evidence of water source characterization and hydrodynamic responses in a karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bicalho</w:t>
+                <w:t xml:space="preserve">C. Caetano Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4051,94 +4055,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 65 (8), pp.2311-2319. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 450-451, pp.206-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-011-1384-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057625v1</w:t>
+                <w:t xml:space="preserve">hal-01978644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punctual and continuous estimation of transit time from dissolved organic matter fluorescence properties in karst aquifers, application to groundwaters of 'Fontaine de Vaucluse' experimental basin (SE France)</w:t>
               </w:r>
@@ -6129,282 +6133,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of natural organic matter fluorescence to illustrate transit time differences in the unsaturated zone of karst hydrosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">Combining residence time and isotopic tracers to better understand groundwater reservoir and flows in a karst thermal aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology i-Dust</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU 2022, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842468v1</w:t>
+                <w:t xml:space="preserve">hal-05303098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining residence time and isotopic tracers to better understand groundwater reservoir and flows in a karst thermal aquifer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">Use of natural organic matter fluorescence to illustrate transit time differences in the unsaturated zone of karst hydrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology i-Dust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-768⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05303098v1</w:t>
+                <w:t xml:space="preserve">hal-03842468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
               </w:r>
@@ -6884,152 +6888,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+                <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROKARST</w:t>
+              <w:t xml:space="preserve">EuroKarst Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03307805v1</w:t>
+                <w:t xml:space="preserve">hal-02436888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
               </w:r>
@@ -7134,148 +7134,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst Conference</w:t>
+              <w:t xml:space="preserve">EUROKARST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436888v1</w:t>
+                <w:t xml:space="preserve">hal-03307805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
               </w:r>
@@ -7514,277 +7518,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Floodscale Experiment at the Hillslope Scale: Physico-Chemical Characterization of Runoff Contributing to Flash Flood Generation in the Small Catchment of Valescure, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Stephane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.17051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098495v1</w:t>
+                <w:t xml:space="preserve">hal-03552731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Floodscale Experiment at the Hillslope Scale: Physico-Chemical Characterization of Runoff Contributing to Flash Flood Generation in the Small Catchment of Valescure, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Binet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.17051</w:t>
+              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552731v1</w:t>
+                <w:t xml:space="preserve">hal-02098495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Echelle de la Dynamique des Crues et de l’hydrodynamique Souterraine en milieu karstique</w:t>
               </w:r>
@@ -8139,260 +8143,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessments of groundwater recharge in the hyperarid Tarapaca alluvial fan (Northern Chile) at various scales of time and space.</w:t>
+                <w:t xml:space="preserve">Relationships between natural fluorescence and organic matter content based on sampling and in-situ monitoring of groundwater. Application to the karst systems of the Lez and Fontaine de Nîmes springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Viguier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Erostate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durepaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125535v1</w:t>
+                <w:t xml:space="preserve">hal-01331866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between natural fluorescence and organic matter content based on sampling and in-situ monitoring of groundwater. Application to the karst systems of the Lez and Fontaine de Nîmes springs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessments of groundwater recharge in the hyperarid Tarapaca alluvial fan (Northern Chile) at various scales of time and space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Erostate</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudio Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331866v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t>
               </w:r>
@@ -10308,51 +10312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11622,51 +11626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11814,51 +11818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12105,51 +12109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Justy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Guillerez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mimbielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02131042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Denchik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dupuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.04.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Bicalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durepaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Schnegg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1748-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. R. Owen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni I. Cend&#243;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell&#8209;estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1562-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4L3TJGS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585731v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_22" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Zuppi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blavoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00180-X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKWDBQ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018546" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00027-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KG0G1WM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501111v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802647" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viguier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Moya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331866v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464624v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02296754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pourrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407658v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089979v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410490v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Justy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Guillerez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mimbielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02131042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Denchik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dupuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.04.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Bicalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durepaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Schnegg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1748-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. R. Owen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni I. Cend&#243;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell&#8209;estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1562-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4L3TJGS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585731v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_22" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Zuppi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blavoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00180-X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKWDBQ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018546" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00027-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KG0G1WM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501111v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802647" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125535v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viguier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Moya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464624v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02296754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pourrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407658v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089979v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410490v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>