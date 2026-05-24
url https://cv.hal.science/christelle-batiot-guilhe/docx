--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -269,51 +269,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
+                <w:t xml:space="preserve">The Use of Fluorescent Organic Matter as a Natural Transit Time Tracer in the Unsaturated Zone of the Fontaine De Vaucluse Karst System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
@@ -333,352 +333,352 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology12020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844802v1</w:t>
+                <w:t xml:space="preserve">hal-04925964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
+                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004262v1</w:t>
+                <w:t xml:space="preserve">hal-04844802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Fluorescent Organic Matter as a Natural Transit Time Tracer in the Unsaturated Zone of the Fontaine De Vaucluse Karst System</w:t>
+                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology12020024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04925964v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a regulatory control network be used for a territorial monitoring of antimicrobial resistance in water intended for human consumption?</w:t>
               </w:r>
@@ -909,411 +909,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hydrogéologie karstique : des premiers concepts aux avancées récentes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of the humification index to illustrate transit time differences in karst hydrosystems: application to the karst springs of the Fontaine de Vaucluse system (southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (19), pp.5035-5049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-5035-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887198v1</w:t>
+                <w:t xml:space="preserve">hal-03842488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’hydrogéologie karstique : des premiers concepts aux avancées récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Labat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t>
+              <w:t xml:space="preserve">, 2022, 79, pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013133v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of the humification index to illustrate transit time differences in karst hydrosystems: application to the karst springs of the Fontaine de Vaucluse system (southeastern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Serène</w:t>
+                <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842488v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
               </w:r>
@@ -1699,1198 +1699,1198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water table variations in the hyperarid Atacama Desert: Role of the increasing groundwater extraction in the pampa del tamarugal (Northern Chile)</w:t>
+                <w:t xml:space="preserve">A conceptual model for groundwater circulation using isotopes and geochemical tracers coupled with hydrodynamics: A case study of the Lez karst system, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Viguier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">C.C. Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Daniele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2019.05.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 528, pp.118442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903640v1</w:t>
+                <w:t xml:space="preserve">hal-01883170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ geophysical and hydro-geochemical monitoring to infer landslide dynamics (Pégairolles-de-l'Escalette landslide, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margaux Dupuy</w:t>
+                <w:t xml:space="preserve">Water table variations in the hyperarid Atacama Desert: Role of the increasing groundwater extraction in the pampa del tamarugal (Northern Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131042v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model for groundwater circulation using isotopes and geochemical tracers coupled with hydrodynamics: A case study of the Lez karst system, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ geophysical and hydro-geochemical monitoring to infer landslide dynamics (Pégairolles-de-l'Escalette landslide, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Nataliya Denchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Taupin</w:t>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Patris</w:t>
+                <w:t xml:space="preserve">Margaux Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Exter</w:t>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 528, pp.118442. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.102-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883170v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of tracer tests: how to distinguish tracer recovery from natural background</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un observatoire des résurgences karstiques de l'Alto Mayo, versant Amazonien des Andes du Nord Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Durepaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Liz Stefanny Hidalgo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Schnegg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Apaéstegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105248v1</w:t>
+                <w:t xml:space="preserve">hal-01846315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Floodscale experiment in the small catchment of Valescure, France: An overview of the isotopic and geochemical data base</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Patris</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gdj3.57⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910364v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">In situ monitoring of tracer tests: how to distinguish tracer recovery from natural background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Durepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Schnegg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (6), pp.2057-2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-018-1748-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">The Floodscale experiment in the small catchment of Valescure, France: An overview of the isotopic and geochemical data base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.14 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gdj3.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846314v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un observatoire des résurgences karstiques de l'Alto Mayo, versant Amazonien des Andes du Nord Pérou</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Apaéstegui</w:t>
+                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 195, pp.60-63</w:t>
+              <w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846315v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t>
               </w:r>
@@ -3129,295 +3129,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of rapid infiltration flows and vulnerability in a karst aquifer using a decomposed fluorescence signal of dissolved organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Quiers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bicalho</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Perrette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (2), pp. 553-561. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-013-2731-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00936963v1</w:t>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of rapid infiltration flows and vulnerability in a karst aquifer using a decomposed fluorescence signal of dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (2), pp. 553-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-013-2731-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+                <w:t xml:space="preserve">halsde-00936963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution hydrogéologique de l’hydrosystème karstique Cesse-Pouzols (Minervois, France) au cours du quaternaire</w:t>
               </w:r>
@@ -3838,311 +3838,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamical changes and their consequences on groundwater hydrochemistry induced by three decades of intense exploitation in a Mediterranean Karst system</w:t>
+                <w:t xml:space="preserve">Geochemical evidence of water source characterization and hydrodynamic responses in a karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bicalho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">C. Caetano Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 65 (8), pp.2311-2319. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 450-451, pp.206-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-011-1384-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057625v1</w:t>
+                <w:t xml:space="preserve">hal-01978644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical evidence of water source characterization and hydrodynamic responses in a karst aquifer</w:t>
+                <w:t xml:space="preserve">Hydrodynamical changes and their consequences on groundwater hydrochemistry induced by three decades of intense exploitation in a Mediterranean Karst system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caetano Bicalho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">C. Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 450-451, pp.206-218. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (8), pp.2311-2319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-011-1384-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978644v1</w:t>
+                <w:t xml:space="preserve">hal-02057625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punctual and continuous estimation of transit time from dissolved organic matter fluorescence properties in karst aquifers, application to groundwaters of 'Fontaine de Vaucluse' experimental basin (SE France)</w:t>
               </w:r>
@@ -4154,51 +4154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4309,51 +4309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using fluorescence spectroscopy EEM to evaluate the efficiency of organic matter removal during coagulation–flocculation of a tropical surface water (Agbo reservoir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droh Lanciné Gone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4602,51 +4602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 349 (1-2), pp.98-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4705,64 +4705,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of CO₂ and ²²²Rn in a mediterranean sinkhole - spring (Causse d'Aumelas, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,419 +4962,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon 13 of TDIC to quantify the role of the unsaturated zone: the example of the Vaucluse karst systems (Southeastern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Emblanch</w:t>
+                <w:t xml:space="preserve">Carbone organique total (COT) et magnésium (Mg2+) : deux traceurs complémentaires du temps de séjour dans l'aquifère karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M Zuppi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Bernard Blavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-1694(03)00180-X⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 335 (2), pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0713(03)00027-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295156v1</w:t>
+                <w:t xml:space="preserve">hal-02295158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Total Organic Carbon (TOC) as tracer of diffuse infiltration in a dolomitic karstic system: The Nerja Cave (Andalusia, southern Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon 13 of TDIC to quantify the role of the unsaturated zone: the example of the Vaucluse karst systems (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M Zuppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Blavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2003GL018546⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 279 (1-4), pp.262-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(03)00180-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295168v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbone organique total (COT) et magnésium (Mg2+) : deux traceurs complémentaires du temps de séjour dans l'aquifère karstique</w:t>
+                <w:t xml:space="preserve">Use of Total Organic Carbon (TOC) as tracer of diffuse infiltration in a dolomitic karstic system: The Nerja Cave (Andalusia, southern Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liñán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomé Andreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0713(03)00027-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GL018546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02295158v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5673,51 +5673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5816,51 +5816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Karst Hydrogeology and Carbonate Reservoirs (Eurokarst 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
@@ -6178,51 +6178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6321,51 +6321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology i-Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
@@ -6888,657 +6888,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">In-Situ Geophysical and Hydro-Geochemical Monitoring for Landslide Dynamics (Lodève Landslide, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Denchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, Sep 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436888v1</w:t>
+                <w:t xml:space="preserve">hal-02105227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+                <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROKARST</w:t>
+              <w:t xml:space="preserve">EuroKarst Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03307805v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+                <w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst Conference</w:t>
+              <w:t xml:space="preserve">EUROKARST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448689v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Geophysical and Hydro-Geochemical Monitoring for Landslide Dynamics (Lodève Landslide, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroKarst Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105227v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t>
               </w:r>
@@ -7563,51 +7563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7649,64 +7649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Floodscale Experiment at the Hillslope Scale: Physico-Chemical Characterization of Runoff Contributing to Flash Flood Generation in the Small Catchment of Valescure, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7800,51 +7800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8018,510 +8018,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and dynamics of spring flows during flood events inferred from innovative tracers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122794v1</w:t>
+                <w:t xml:space="preserve">hal-02122688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between natural fluorescence and organic matter content based on sampling and in-situ monitoring of groundwater. Application to the karst systems of the Lez and Fontaine de Nîmes springs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Origin and dynamics of spring flows during flood events inferred from innovative tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Molina Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331866v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessments of groundwater recharge in the hyperarid Tarapaca alluvial fan (Northern Chile) at various scales of time and space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Viguier</w:t>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jourde</w:t>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">Relationships between natural fluorescence and organic matter content based on sampling and in-situ monitoring of groundwater. Application to the karst systems of the Lez and Fontaine de Nîmes springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Erostate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durepaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122688v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash floods hydrological process at the small catchment scale</w:t>
               </w:r>
@@ -8684,51 +8684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. De Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence : environnements et résidus de médicaments : enjeux présents et futurs : quelles réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
@@ -8751,273 +8751,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter: a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter (DOM): a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.411-414</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00623097v1</w:t>
+                <w:t xml:space="preserve">halsde-00979519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter (DOM): a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter: a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00979519v1</w:t>
+                <w:t xml:space="preserve">halsde-00623097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité du type et de la qualité de l'information issue du traçage naturel en fonction des caractéristiques des systèmes étudiés. Quelques exemples français et espagnols</w:t>
               </w:r>
@@ -9042,51 +9042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Charmoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomé Andreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9141,51 +9141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter in karstic aquifers: a potential tracer in the carbon cycle. A small-scale laboratory model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9639,90 +9639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human’s habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10133,545 +10133,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Recharge processes in karstic systems at different time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Seidel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122807v1</w:t>
+                <w:t xml:space="preserve">hal-02122773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic characterization of surface river-alluvial groundwater relationships in a high altitude semi-arid basin, Elqui (Chile)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Feraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Herve Jourde</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125499v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de caractérisation des flux de recharge à différentes échelles de temps et d’observations en milieu karstique</w:t>
+                <w:t xml:space="preserve">Geochemical and isotopic characterization of surface river-alluvial groundwater relationships in a high altitude semi-arid basin, Elqui (Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion CRITEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128495v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge processes in karstic systems at different time scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eléments de caractérisation des flux de recharge à différentes échelles de temps et d’observations en milieu karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnold Molina Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122773v1</w:t>
+                <w:t xml:space="preserve">hal-02128495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre compartiments cryosphériques, hydrologiques et hydrogéologiques en tête d’un bassin versant montagneux semi-aride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10862,90 +10862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst hydrogeology: from early concepts to recent advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79 (1), pp.61-66, 2022, Karsts and karstology in France in the 21st century / Karts et karstologie en France au 21e siècle, </w:t>
@@ -11140,90 +11140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11317,51 +11317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11451,51 +11451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11568,340 +11568,340 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Prié</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146466v1</w:t>
+                <w:t xml:space="preserve">hal-03146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03146479v1</w:t>
+                <w:t xml:space="preserve">hal-03146466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12109,51 +12109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Justy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Guillerez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mimbielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02131042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Denchik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dupuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.04.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Bicalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durepaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Schnegg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1748-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. R. Owen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni I. Cend&#243;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell&#8209;estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1562-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4L3TJGS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585731v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_22" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Zuppi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blavoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00180-X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKWDBQ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018546" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00027-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KG0G1WM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501111v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802647" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125535v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viguier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Moya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464624v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02296754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pourrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407658v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089979v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410490v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Justy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Guillerez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mimbielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Bicalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02131042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Denchik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dupuy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durepaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Schnegg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1748-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. R. Owen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni I. Cend&#243;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell&#8209;estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1562-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4L3TJGS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585731v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_22" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295158v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00027-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KG0G1WM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Zuppi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blavoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00180-X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKWDBQ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018546" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501111v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802647" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125535v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viguier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Moya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331866v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464624v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02296754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125499v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pourrier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407658v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089979v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410490v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>