--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -735,563 +735,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The selective butyrylcholinesterase inhibitor UW‐MD‐95 shows symptomatic and neuroprotective effects in a pharmacological mouse model of Alzheimer's disease</w:t>
+                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Carles</w:t>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Hoffmann</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Scheiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Crouzier</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bertrand‐gaday</w:t>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cns.14814⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2), pp.264-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628744v1</w:t>
+                <w:t xml:space="preserve">hal-04383411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The selective butyrylcholinesterase inhibitor UW‐MD‐95 shows symptomatic and neuroprotective effects in a pharmacological mouse model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Allison Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Matthias Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Matthias Scheiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+                <w:t xml:space="preserve">Christelle Bertrand‐gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 194 (2), pp.264-279. </w:t>
+              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.e14814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cns.14814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383411v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furan fatty acid extracted from Hevea brasiliensis latex increases muscle mass in mice</w:t>
+                <w:t xml:space="preserve">Preventive nutritional supplementation with furan fatty acid in a DIO mouse model increases muscle mass and reduces metabolic disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pelletier</w:t>
+                <w:t xml:space="preserve">Laetitia Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 166, pp.115330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.115330⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 164, pp.114945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185474v1</w:t>
+                <w:t xml:space="preserve">hal-04114554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive nutritional supplementation with furan fatty acid in a DIO mouse model increases muscle mass and reduces metabolic disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Furan fatty acid extracted from Hevea brasiliensis latex increases muscle mass in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dore</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Clémence Bronstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 164, pp.114945. </w:t>
+              <w:t xml:space="preserve">, 2023, 166, pp.115330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.115330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114554v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9-PAHPA long term intake in DIO and db/db mice ameliorates insulin sensitivity but has few effects on obesity and associated metabolic disorders</w:t>
               </w:r>
@@ -1316,51 +1316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cortés-Espinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1692,51 +1692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p43, a Truncated Form of Thyroid Hormone Receptor α, Regulates Maturation of Pancreatic β Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,51 +1865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (19), </w:t>
@@ -2626,51 +2626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature homeostasis in mice lacking the p43 mitochondrial T3 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,51 +3045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sebastien Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,51 +4299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrés de la Nouvelle Société Française d’Athérosclérose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Biarritz, France</w:t>
@@ -4366,277 +4366,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between mitochondrial-associated membranes MAMs, mitochondrial function and protein synthesis in exercised and myopathic muscles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single short reprogramming early in life improves fitness and increases lifespan in old age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Colomb</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Nelly Bechir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioblast 2022: BEC Inaugural Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carolina Gnaiger; Verena Laner, Jun 2022, Innsbruck, Austria. https://doi.org/10.26124/bec:2022-0001</w:t>
+              <w:t xml:space="preserve">2. Euro Geroscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233589v1</w:t>
+                <w:t xml:space="preserve">hal-04902975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single short reprogramming early in life improves fitness and increases lifespan in old age</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Lemey</w:t>
+                <w:t xml:space="preserve">Coordination between mitochondrial-associated membranes MAMs, mitochondrial function and protein synthesis in exercised and myopathic muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bechir</w:t>
+                <w:t xml:space="preserve">Léa Tuifua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Euro Geroscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Bioblast 2022: BEC Inaugural Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carolina Gnaiger; Verena Laner, Jun 2022, Innsbruck, Austria. https://doi.org/10.26124/bec:2022-0001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902975v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salidroside supplementation associated with intermittent exercise enhances physical performance in old mice</w:t>
               </w:r>
@@ -5142,294 +5142,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic ablation of acetylcholinesterase alters muscle function in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fluoxetine on neuromuscular function in acetylcholinesterase (AChe) knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vignaud</w:t>
+                <w:t xml:space="preserve">Laurence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fougerousse</w:t>
+                <w:t xml:space="preserve">Nathalie Barougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mouisel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Meeting on Cholinesterases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9.International Meeting on Cholinesterases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Suzhou, China. n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758076v1</w:t>
+                <w:t xml:space="preserve">hal-02823585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fluoxetine on neuromuscular function in acetylcholinesterase (AChe) knockout mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+                <w:t xml:space="preserve">Genetic ablation of acetylcholinesterase alters muscle function in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fougerousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.International Meeting on Cholinesterases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Meeting on Cholinesterases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Suzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2008.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823585v1</w:t>
+                <w:t xml:space="preserve">hal-02758076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase expression during development of danio rerio</w:t>
               </w:r>
@@ -5676,90 +5676,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acide gras furanique extrait du latex d'Hevea brasiliensis augmente la masse musculaire chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5795,402 +5795,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furan fatty acid supplementation reverses the development of some cardiometabolic disorders in obese mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vaysse</w:t>
+                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849353v1</w:t>
+                <w:t xml:space="preserve">hal-04816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+                <w:t xml:space="preserve">Furan fatty acid supplementation reverses the development of some cardiometabolic disorders in obese mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816235v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Ghréline-Myostatine-Butyrylcholinestérase dans le métabolisme musculaire et le comportement.</w:t>
               </w:r>
@@ -6202,64 +6202,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ducornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6353,51 +6353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t>
@@ -7043,51 +7043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FCDEA7C"/>
+    <w:nsid w:val="1FD5AA56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7274,51 +7274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bertrand-gaday" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0461-2402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kora Reichau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Gehrig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Flake" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Solsona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Deriaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Carles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoffmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scheiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand&#8208;gaday" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14814" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277841" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Strehaiano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sim&#233;on" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.08.026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK09KDVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWVQ9BPQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vonesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biellmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Behra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Biellmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Takke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Yan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006308200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1202841" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696512v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haubruge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737500v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tremblay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHMQZ23D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fougerousse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouisel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barougier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiumento" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bertrand-gaday" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0461-2402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kora Reichau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Gehrig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Flake" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Solsona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Deriaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Carles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scheiner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand&#8208;gaday" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14814" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277841" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Strehaiano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sim&#233;on" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.08.026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK09KDVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWVQ9BPQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vonesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biellmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Behra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Biellmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Takke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Yan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006308200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1202841" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696512v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haubruge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737500v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tremblay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHMQZ23D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823585v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barougier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fougerousse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiumento" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>