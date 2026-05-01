--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -165,329 +165,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Neuroinflammation by Activation of the Sigma-1 Receptor (S1R) and Inhibition of Butyrylcholinesterase (hBChE) Leads to Highly Potent Anti-Amnesic Compounds in an Alzheimer’s Disease Mouse Model</w:t>
+                <w:t xml:space="preserve">Sex-specific aggressive and emotional behavior in myostatin-deficient mice: Ratio of acylated versus unacylated ghrelin is reduced, but not correlated with butyrylcholinesterase activity level, however parvalbumin expression is lost in the habenular complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kora Reichau</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Crouzier</w:t>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Gehrig</w:t>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Flake</w:t>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Schaller</w:t>
+                <w:t xml:space="preserve">Hillary Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 305, pp.118486. </w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 423, pp.111813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2025.118486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2025.111813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454907v1</w:t>
+                <w:t xml:space="preserve">hal-05454677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furan fatty acids supplementation in obese mice reverses hepatic steatosis and protects against cartilage degradation</w:t>
+                <w:t xml:space="preserve">Targeting Neuroinflammation by Activation of the Sigma-1 Receptor (S1R) and Inhibition of Butyrylcholinesterase (hBChE) Leads to Highly Potent Anti-Amnesic Compounds in an Alzheimer’s Disease Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathys Chaslin</w:t>
+                <w:t xml:space="preserve">Kora Reichau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Maroun</w:t>
+                <w:t xml:space="preserve">Lucie Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">Tina Gehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+                <w:t xml:space="preserve">Alix Flake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Assou</w:t>
+                <w:t xml:space="preserve">Eva Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187, 13p. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 305, pp.118486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2025.118486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051861v1</w:t>
+                <w:t xml:space="preserve">hal-05454907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance and Aerobic Preconditioning Delays Unloading‐Induced Multisystemic Physiological Changes: The NEBULA Project</w:t>
               </w:r>
@@ -601,3495 +601,3629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of heat intervention and hybrid exercise on protein synthesis, ribosome biogenesis and autophagy</w:t>
+                <w:t xml:space="preserve">Furan fatty acids supplementation in obese mice reverses hepatic steatosis and protects against cartilage degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Normand-Gravier</w:t>
+                <w:t xml:space="preserve">Mathys Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Solsona</w:t>
+                <w:t xml:space="preserve">Georges Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Arnould</w:t>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Deriaz</w:t>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+                <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 131, pp.104169. </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164658v1</w:t>
+                <w:t xml:space="preserve">hal-05051861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
+                <w:t xml:space="preserve">Acute effects of heat intervention and hybrid exercise on protein synthesis, ribosome biogenesis and autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
+                <w:t xml:space="preserve">Tom Normand-Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Flavie Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+                <w:t xml:space="preserve">Roméo Deriaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131, pp.104169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383411v1</w:t>
+                <w:t xml:space="preserve">hal-05164658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The selective butyrylcholinesterase inhibitor UW‐MD‐95 shows symptomatic and neuroprotective effects in a pharmacological mouse model of Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Carles</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Hoffmann</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Scheiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Crouzier</w:t>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bertrand‐gaday</w:t>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (6), pp.e14814. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2), pp.264-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cns.14814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628744v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive nutritional supplementation with furan fatty acid in a DIO mouse model increases muscle mass and reduces metabolic disorders</w:t>
+                <w:t xml:space="preserve">The selective butyrylcholinesterase inhibitor UW‐MD‐95 shows symptomatic and neuroprotective effects in a pharmacological mouse model of Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+                <w:t xml:space="preserve">Allison Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
+                <w:t xml:space="preserve">Matthias Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vaysse</w:t>
+                <w:t xml:space="preserve">Matthias Scheiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand‐gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114945⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.e14814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.14814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114554v1</w:t>
+                <w:t xml:space="preserve">hal-04628744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furan fatty acid extracted from Hevea brasiliensis latex increases muscle mass in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bronstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 166, pp.115330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.115330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9-PAHPA long term intake in DIO and db/db mice ameliorates insulin sensitivity but has few effects on obesity and associated metabolic disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Preventive nutritional supplementation with furan fatty acid in a DIO mouse model increases muscle mass and reduces metabolic disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Cortés-Espinar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karen Lambert</w:t>
+                <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2022.109216⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.114945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876073v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single short reprogramming early in life initiates and propagates an epigenetically related mechanism improving fitness and promoting an increased healthy lifespan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Alle</w:t>
+                <w:t xml:space="preserve">9-PAHPA long term intake in DIO and db/db mice ameliorates insulin sensitivity but has few effects on obesity and associated metabolic disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Le Borgne</w:t>
+                <w:t xml:space="preserve">Antonio Cortés-Espinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bensadoun</w:t>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lemey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Béchir</w:t>
+                <w:t xml:space="preserve">Karen Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.13714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.109216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2022.109216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819049v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single short reprogramming early in life initiates and propagates an epigenetically related mechanism improving fitness and promoting an increased healthy lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Nassar</w:t>
+                <w:t xml:space="preserve">Enora Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Paul Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Carnac</w:t>
+                <w:t xml:space="preserve">Camille Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fouret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+                <w:t xml:space="preserve">Nelly Béchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.13714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503780v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p43, a Truncated Form of Thyroid Hormone Receptor α, Regulates Maturation of Pancreatic β Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cabello</w:t>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22052489⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.108726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184462v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+                <w:t xml:space="preserve">p43, a Truncated Form of Thyroid Hormone Receptor α, Regulates Maturation of Pancreatic β Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Letheule</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Charles Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (19), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973322v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and chronic effects of Rhaponticum carthamoides and Rhodiola rosea extracts supplementation coupled to resistance exercise on muscle protein synthesis and mechanical power in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C.T. van Ba</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12970-020-00390-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023074v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eIF3f depletion impedes mouse embryonic development, reduces adult skeletal muscle mass and amplifies muscle loss during disuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute and chronic effects of Rhaponticum carthamoides and Rhodiola rosea extracts supplementation coupled to resistance exercise on muscle protein synthesis and mechanical power in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Roumanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Docquier</w:t>
+                <w:t xml:space="preserve">Vincent Descossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pavlin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chamroeun Sar</w:t>
+                <w:t xml:space="preserve">C.T. van Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP277841⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12970-020-00390-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269495v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of exercise training benefits in myostatin-deficient mice: Effect on lipidomic abnormalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">eIF3f depletion impedes mouse embryonic development, reduces adult skeletal muscle mass and amplifies muscle loss during disuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pavlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Baati</w:t>
+                <w:t xml:space="preserve">Audrey Raibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Coudray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Chamroeun Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.014⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 597 (12), pp.3107-3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP277841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268413v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial MDM2 regulates respiratory complex i activity independently of p53</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New evidence of exercise training benefits in myostatin-deficient mice: Effect on lipidomic abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Arena</w:t>
+                <w:t xml:space="preserve">Christine Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madi Yann Cisse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Riscal</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.023⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 516, pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837662v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning performances and vulnerability to amyloid toxicity in acetylcholinesterase and butyrylcholinesterase knockout mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial MDM2 regulates respiratory complex i activity independently of p53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Yann Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pyrdziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangui Maurice</w:t>
+                <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Strehaiano</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Riscal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.13925⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (4), pp.594-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604889v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature homeostasis in mice lacking the p43 mitochondrial T3 receptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Learning performances and vulnerability to amyloid toxicity in acetylcholinesterase and butyrylcholinesterase knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Strehaiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Siméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Cabello</w:t>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.12129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (Aout), pp.197-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101950v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning performances and vulnerability to amyloid toxicity in the butyrylcholinesterase knockout mouse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+                <w:t xml:space="preserve">Temperature homeostasis in mice lacking the p43 mitochondrial T3 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.08.026⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 590 (7), pp.982-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.12129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01837622v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning performances and vulnerability to amyloid toxicity in the butyrylcholinesterase knockout mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Strehaiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Siméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144230⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 296, pp.351-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837620v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice lacking the p43 mitochondrial T3 receptor become glucose intolerant and insulin resistant during aging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sebastien Annicotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Coudray</w:t>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075111⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189724v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial T3 receptor p43 regulates insulin secretion and glucose homeostasis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mice lacking the p43 mitochondrial T3 receptor become glucose intolerant and insulin resistant during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Annicotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Pessemesse</w:t>
+                <w:t xml:space="preserve">Jean Sebastien Annicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.11-186841⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193048v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic ablation of acetylcholinesterase alters muscle function in mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial T3 receptor p43 regulates insulin secretion and glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Annicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Vignaud</w:t>
+                <w:t xml:space="preserve">A. Schlernitzauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Fougerousse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Bonafos</w:t>
+                <w:t xml:space="preserve">L. Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2008.04.035⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.40--50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-186841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00289869v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase is required for neuronal and muscular development in the zebrafish embryo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic ablation of acetylcholinesterase alters muscle function in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fougerousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mouisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Behra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Biellmann</w:t>
+                <w:t xml:space="preserve">Beatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 175 (1-3), pp.129-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2008.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680101v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase is required for neuronal and muscular development in the zebrafish embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Behra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Vonesch</w:t>
+                <w:t xml:space="preserve">J.L. Vonesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Biellmann</w:t>
+                <w:t xml:space="preserve">D. Biellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 5 (2), pp.111-118. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 5, pp.111-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131724v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish acetylcholinesterase is encoded by a single gene localized on linkage group 7. Gene structure and polymorphism; molecular forms and expression pattern during development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Acetylcholinesterase is required for neuronal and muscular development in the zebrafish embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Takke</w:t>
+                <w:t xml:space="preserve">Jean-Luc Vonesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilin Yan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John H Postlethwait</w:t>
+                <w:t xml:space="preserve">Dominique Biellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M006308200⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (2), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681242v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-apoptotic activity of p53 maps to the COOH-terminal domain and is retained in a highly oncogenic natural mutant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zebrafish acetylcholinesterase is encoded by a single gene localized on linkage group 7. Gene structure and polymorphism; molecular forms and expression pattern during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Takke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lassus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+                <w:t xml:space="preserve">Yilin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zugasti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soussi</w:t>
+                <w:t xml:space="preserve">John H Postlethwait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1202841⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 276 (1), pp.464-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M006308200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101969v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anti-apoptotic activity of p53 maps to the COOH-terminal domain and is retained in a highly oncogenic natural mutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (33), pp.4699-4709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1202841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'acétylcholinestérase des poissons, cible des organophosphorés et des carbamates. Caractérisation du gène et des formes moléculaires de l'enzyme chez Danio rerio. Effets des anticholinestérasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haubruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 350-351, pp.535-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4099,2601 +4233,2601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell atlas of aged murine synovial joints reveals macrophage deficits as key drivers of synovial fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Marineche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienfait Abasi Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 World Congress on Osteoarthritis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OARSI, Osteoarthritis Research Society International, Apr 2025, Incheon, South Korea. pp.806-807, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joca.2025.03.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiometabolic potential of furan fatty acid nutritional supplementation in a pre-clinical murine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrés de la Nouvelle Société Française d’Athérosclérose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single short reprogramming early in life improves fitness and increases lifespan in old age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Alle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bechir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Euro Geroscience Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination between mitochondrial-associated membranes MAMs, mitochondrial function and protein synthesis in exercised and myopathic muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tuifua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioblast 2022: BEC Inaugural Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carolina Gnaiger; Verena Laner, Jun 2022, Innsbruck, Austria. https://doi.org/10.26124/bec:2022-0001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salidroside supplementation associated with intermittent exercise enhances physical performance in old mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Frailty, Sarcopenia Research and Geroscience (ICFSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France. pp.26-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14283/jfa.2020.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eIF3f depletion impedes mouse embryonic development, reduces adult skeletal muscle mass and amplifies muscle loss during disuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pavlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamroeun Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Translational Research in Human Nutrition (ICTRNH 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhaponticum carthamoides and Rhodiola rosea plant extracts: the right combination between both to get the optimal effect on muscle de novo protein synthesis and performance gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fanca-Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Campredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Descossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tran van Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluoxetine on neuromuscular function in acetylcholinesterase (AChE) knockout mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Meeting on Cholinesterases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Suzhou, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbi.2008.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fluoxetine on neuromuscular function in acetylcholinesterase (AChe) knockout mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Genetic ablation of acetylcholinesterase alters muscle function in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fougerousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.International Meeting on Cholinesterases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Meeting on Cholinesterases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Suzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2008.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823585v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic ablation of acetylcholinesterase alters muscle function in mice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Effect of fluoxetine on neuromuscular function in acetylcholinesterase (AChe) knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lepourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Meeting on Cholinesterases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9.International Meeting on Cholinesterases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Suzhou, China. n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02758076v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase expression during development of danio rerio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">L'acétylcholinestérase des poissons, cible des organophosphorés et des carbamates. Caractérisation du gène et des formes moléculaires de l'enzyme chez Danio rerio. Effets des anticholinestérasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haubruge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Meeting on Cholinesterases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, La Jolla, California, United States</w:t>
+              <w:t xml:space="preserve">Facteurs de l'environnement et biologie des poissons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767015v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acétylcholinestérase des poissons, cible des organophosphorés et des carbamates. Caractérisation du gène et des formes moléculaires de l'enzyme chez Danio rerio. Effets des anticholinestérasiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Acetylcholinesterase expression during development of danio rerio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facteurs de l'environnement et biologie des poissons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. International Meeting on Cholinesterases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, La Jolla, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839645v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acide gras furanique extrait du latex d'Hevea brasiliensis augmente la masse musculaire chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+                <w:t xml:space="preserve">Furan fatty acid supplementation reverses the development of some cardiometabolic disorders in obese mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816235v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
+              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804882v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furan fatty acid supplementation reverses the development of some cardiometabolic disorders in obese mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vaysse</w:t>
+                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849353v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Ghréline-Myostatine-Butyrylcholinestérase dans le métabolisme musculaire et le comportement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ducornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salidroside supplementation associated with resistance exercise enhances physical performance in old mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. WILEY, Acta Physiologica, 227 (Supp 720), 2019, Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du statut énergétique de l’œuf sur deux modèles génétiques d’hypertrophie musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Banrezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6703,279 +6837,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicle-based vaccine platform displaying native viral envelope proteins elicits a robust anti-SARS-CoV-2 response in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Polak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Greze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chiumento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single short reprogramming early in life improves fitness and increases lifespan in old age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Alle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Béchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7043,51 +7177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FD5AA56"/>
+    <w:nsid w:val="2432043D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7274,51 +7408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bertrand-gaday" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0461-2402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kora Reichau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Gehrig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Flake" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Solsona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Deriaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Carles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scheiner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand&#8208;gaday" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14814" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277841" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Strehaiano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sim&#233;on" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.08.026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK09KDVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWVQ9BPQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vonesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biellmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Behra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Biellmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Takke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Yan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006308200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1202841" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696512v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haubruge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737500v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tremblay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHMQZ23D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823585v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barougier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fougerousse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiumento" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bertrand-gaday" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0461-2402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kora Reichau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Gehrig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Flake" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Solsona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arnould" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Deriaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Carles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoffmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scheiner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand&#8208;gaday" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14814" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269495v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277841" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Strehaiano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sim&#233;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.08.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK09KDVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWVQ9BPQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vonesch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biellmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Behra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Biellmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn788" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Takke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Yan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006308200" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101969v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soussi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1202841" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haubruge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737500v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tremblay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHMQZ23D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fougerousse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barougier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiumento" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>