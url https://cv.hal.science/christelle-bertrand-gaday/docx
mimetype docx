--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -467,295 +467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and Aerobic Preconditioning Delays Unloading‐Induced Multisystemic Physiological Changes: The NEBULA Project</w:t>
+                <w:t xml:space="preserve">Furan fatty acids supplementation in obese mice reverses hepatic steatosis and protects against cartilage degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Fovet</w:t>
+                <w:t xml:space="preserve">Mathys Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Issertine</w:t>
+                <w:t xml:space="preserve">Georges Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jacob</w:t>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Ghislin</w:t>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Laroche</w:t>
+                <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (13), pp.e70759. </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202501128R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147939v1</w:t>
+                <w:t xml:space="preserve">hal-05051861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furan fatty acids supplementation in obese mice reverses hepatic steatosis and protects against cartilage degradation</w:t>
+                <w:t xml:space="preserve">Resistance and Aerobic Preconditioning Delays Unloading‐Induced Multisystemic Physiological Changes: The NEBULA Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathys Chaslin</w:t>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Maroun</w:t>
+                <w:t xml:space="preserve">Margot Issertine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">Pauline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+                <w:t xml:space="preserve">Stephanie Ghislin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Assou</w:t>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187, 13p. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (13), pp.e70759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202501128R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051861v1</w:t>
+                <w:t xml:space="preserve">hal-05147939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute effects of heat intervention and hybrid exercise on protein synthesis, ribosome biogenesis and autophagy</w:t>
               </w:r>
@@ -869,338 +869,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
+                <w:t xml:space="preserve">The selective butyrylcholinesterase inhibitor UW‐MD‐95 shows symptomatic and neuroprotective effects in a pharmacological mouse model of Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
+                <w:t xml:space="preserve">Allison Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Matthias Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Matthias Scheiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+                <w:t xml:space="preserve">Christelle Bertrand‐gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.e14814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.14814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383411v1</w:t>
+                <w:t xml:space="preserve">hal-04628744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The selective butyrylcholinesterase inhibitor UW‐MD‐95 shows symptomatic and neuroprotective effects in a pharmacological mouse model of Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Carles</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Hoffmann</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Scheiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Crouzier</w:t>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bertrand‐gaday</w:t>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (6), pp.e14814. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2), pp.264-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cns.14814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628744v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furan fatty acid extracted from Hevea brasiliensis latex increases muscle mass in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,64 +1290,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive nutritional supplementation with furan fatty acid in a DIO mouse model increases muscle mass and reduces metabolic disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,90 +1411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9-PAHPA long term intake in DIO and db/db mice ameliorates insulin sensitivity but has few effects on obesity and associated metabolic disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cortés-Espinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1826,51 +1826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p43, a Truncated Form of Thyroid Hormone Receptor α, Regulates Maturation of Pancreatic β Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,51 +1999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (19), </w:t>
@@ -2760,51 +2760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature homeostasis in mice lacking the p43 mitochondrial T3 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,51 +3179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sebastien Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4394,64 +4394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiometabolic potential of furan fatty acid nutritional supplementation in a pre-clinical murine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,277 +4500,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single short reprogramming early in life improves fitness and increases lifespan in old age</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination between mitochondrial-associated membranes MAMs, mitochondrial function and protein synthesis in exercised and myopathic muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bechir</w:t>
+                <w:t xml:space="preserve">Marie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tuifua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Euro Geroscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Bioblast 2022: BEC Inaugural Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carolina Gnaiger; Verena Laner, Jun 2022, Innsbruck, Austria. https://doi.org/10.26124/bec:2022-0001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902975v1</w:t>
+                <w:t xml:space="preserve">hal-04233589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between mitochondrial-associated membranes MAMs, mitochondrial function and protein synthesis in exercised and myopathic muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Colomb</w:t>
+                <w:t xml:space="preserve">A single short reprogramming early in life improves fitness and increases lifespan in old age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Tuifua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Nelly Bechir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioblast 2022: BEC Inaugural Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carolina Gnaiger; Verena Laner, Jun 2022, Innsbruck, Austria. https://doi.org/10.26124/bec:2022-0001</w:t>
+              <w:t xml:space="preserve">2. Euro Geroscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233589v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salidroside supplementation associated with intermittent exercise enhances physical performance in old mice</w:t>
               </w:r>
@@ -4782,51 +4782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,51 +5153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluoxetine on neuromuscular function in acetylcholinesterase (AChE) knockout mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Meeting on Cholinesterases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Suzhou, China. </w:t>
@@ -5543,256 +5543,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acétylcholinestérase des poissons, cible des organophosphorés et des carbamates. Caractérisation du gène et des formes moléculaires de l'enzyme chez Danio rerio. Effets des anticholinestérasiques</w:t>
+                <w:t xml:space="preserve">Acetylcholinesterase expression during development of danio rerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Haubruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facteurs de l'environnement et biologie des poissons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. International Meeting on Cholinesterases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, La Jolla, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839645v1</w:t>
+                <w:t xml:space="preserve">hal-02767015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase expression during development of danio rerio</w:t>
+                <w:t xml:space="preserve">L'acétylcholinestérase des poissons, cible des organophosphorés et des carbamates. Caractérisation du gène et des formes moléculaires de l'enzyme chez Danio rerio. Effets des anticholinestérasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haubruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Meeting on Cholinesterases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, La Jolla, California, United States</w:t>
+              <w:t xml:space="preserve">Facteurs de l'environnement et biologie des poissons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767015v1</w:t>
+                <w:t xml:space="preserve">hal-02839645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5823,64 +5823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acide gras furanique extrait du latex d'Hevea brasiliensis augmente la masse musculaire chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5935,77 +5935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furan fatty acid supplementation reverses the development of some cardiometabolic disorders in obese mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatuporn Chaiyut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6054,277 +6054,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816235v1</w:t>
+                <w:t xml:space="preserve">hal-04804882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
+              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804882v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Ghréline-Myostatine-Butyrylcholinestérase dans le métabolisme musculaire et le comportement.</w:t>
               </w:r>
@@ -6336,64 +6336,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ducornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6487,51 +6487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t>
@@ -7177,51 +7177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2432043D"/>
+    <w:nsid w:val="31DB1EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7408,51 +7408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bertrand-gaday" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0461-2402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kora Reichau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Gehrig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Flake" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Solsona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arnould" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Deriaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Carles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoffmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scheiner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand&#8208;gaday" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14814" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269495v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277841" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Strehaiano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sim&#233;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.08.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK09KDVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWVQ9BPQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vonesch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biellmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Behra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Biellmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn788" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Takke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Yan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006308200" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101969v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soussi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1202841" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haubruge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737500v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tremblay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHMQZ23D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fougerousse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barougier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiumento" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bertrand-gaday" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0461-2402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kora Reichau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Gehrig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Flake" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Solsona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arnould" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Deriaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Carles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoffmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scheiner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand&#8208;gaday" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269495v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277841" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Strehaiano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sim&#233;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.08.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK09KDVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWVQ9BPQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vonesch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biellmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Behra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Biellmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn788" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Takke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Yan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006308200" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101969v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soussi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1202841" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haubruge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737500v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tremblay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHMQZ23D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fougerousse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barougier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839645v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiumento" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>