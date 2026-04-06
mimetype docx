--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -455,295 +455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridge Polariton Laser: Different from a Semiconductor Edge-Emitting Laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Souissi</w:t>
+                <w:t xml:space="preserve">Effect of electric bias on trapping and release of excitons in GaN/(Al,Ga)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gromovyi</w:t>
+                <w:t xml:space="preserve">F. Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Gueye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">B. Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.044029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.035429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.035429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521600v2</w:t>
+                <w:t xml:space="preserve">hal-03759667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electric bias on trapping and release of excitons in GaN/(Al,Ga)N quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aristegui</w:t>
+                <w:t xml:space="preserve">Ridge Polariton Laser: Different from a Semiconductor Edge-Emitting Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chiaruttini</w:t>
+                <w:t xml:space="preserve">T Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jouault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Brimont</w:t>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (3), pp.035429. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.044029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.035429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.044029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759667v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of the dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
               </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.121103. </w:t>
@@ -1144,51 +1144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Coupling of Exciton-Polaritons in a Bulk GaN Planar Waveguide: Quantifying the Coupling Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Kreyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,645 +1259,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">III-nitride on silicon electrically injected microrings for nanophotonic circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.11800-11808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.011800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272702v1</w:t>
+                <w:t xml:space="preserve">hal-02100722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between horizontal and vertical polariton lasing in planar microcavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Réveret</w:t>
+                <w:t xml:space="preserve">Demonstration of critical coupling in an active III-nitride microdisk photonic circuit on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Solnyshkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Leymarie</w:t>
+                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.085304⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.18095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54416-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059958v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-nitride on silicon electrically injected microrings for nanophotonic circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.011800⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.4911-4918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100722v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of critical coupling in an active III-nitride microdisk photonic circuit on silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Competition between horizontal and vertical polariton lasing in planar microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Jamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Solnyshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
+                <w:t xml:space="preserve">Joël Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.18095. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (8), pp.085304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54416-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.085304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393815v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue Microlasers Integrated on a Photonic Platform on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (9), pp.3643. </w:t>
@@ -2063,386 +2063,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
+                <w:t xml:space="preserve">Room-Temperature Transport of Indirect Excitons in (Al,Ga)N/GaN Quantum Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Selles</w:t>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep21650⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.014011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.014011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308209v1</w:t>
+                <w:t xml:space="preserve">hal-01353893v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Transport of Indirect Excitons in (Al,Ga)N/GaN Quantum Wells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polariton condensates at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.014011⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (8), pp.946-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353893v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton condensates at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (8), pp.946-956. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep21650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398056v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
               </w:r>
@@ -2566,77 +2566,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond dynamics of free and bound excitons in doped diamond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2834,51 +2834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iännis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijia Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,51 +3089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-Nitride-on-silicon microdisk lasers from the blue to the deep ultra-violet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rereao Hahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,77 +3357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of dipolar excitons in (Al,Ga)N/GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristera Andreakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.121201. </w:t>
@@ -4761,51 +4761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Physica Status Solidi B, 249 (3), pp.449-454. </w:t>
@@ -5417,51 +5417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6055,307 +6055,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dislocation density and band structure effects on spin dynamics in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Petersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Brimont</w:t>
+                <w:t xml:space="preserve">Atef Gadalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallart</w:t>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Crégut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Schmerber</w:t>
+                <w:t xml:space="preserve">Bernd Hoenerlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.023502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3056657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371677v1</w:t>
+                <w:t xml:space="preserve">hal-00545172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation density and band structure effects on spin dynamics in GaN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gallart</w:t>
+                <w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atef Gadalla</w:t>
+                <w:t xml:space="preserve">O. Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cregut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernd Hoenerlage</w:t>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (40), pp.239-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3056657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00545172v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation and emission of Bragg-mode and cavity-mode polaritons in a ZnO microcavity at room temperature</w:t>
               </w:r>
@@ -6488,51 +6488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and spin coherence of excitons in zinc-blende GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6609,51 +6609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton-spin dephasing and relaxation due to symmetry breaking in two-band bulk semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6733,400 +6733,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and photoluminescence properties of ZnO thin films prepared by sol-gel process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of excitonic spin relaxation dynamics in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Honerlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3021358⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.125201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545174v1</w:t>
+                <w:t xml:space="preserve">hal-00545182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of excitonic spin relaxation dynamics in GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and photoluminescence properties of ZnO thin films prepared by sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gallart</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cregut</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.125201. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.113539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3021358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545182v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and photoluminescence properties of ZnO thin films prepared by sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104 (113539), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3021358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370356v1</w:t>
@@ -7265,295 +7265,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of exciton spin coherence by nondegenerate four-wave mixing experiments in the chi((3)) regime</w:t>
+                <w:t xml:space="preserve">Measurement of exciton spin coherence by nondegenerate four-wave mixing experiments in the χ&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt; regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Cronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Rahimpour Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Cregut</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.125209. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+              <w:t xml:space="preserve">, 2007, 75 (12), pp.125209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.125209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545184v1</w:t>
+                <w:t xml:space="preserve">hal-00202760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of exciton spin coherence by nondegenerate four-wave mixing experiments in the χ&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt; regime</w:t>
+                <w:t xml:space="preserve">Measurement of exciton spin coherence by nondegenerate four-wave mixing experiments in the chi((3)) regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Cronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rahimpour Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Crégut</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75 (12), pp.125209. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+              <w:t xml:space="preserve">, 2007, 75, pp.125209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.125209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202760v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LO-phonon cascade emission in CdZnTe quantum wells: coherent control and quantum kinetics</w:t>
               </w:r>
@@ -7591,51 +7591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92, pp.12038. </w:t>
@@ -7712,64 +7712,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (2-3), pp.119-121. </w:t>
@@ -7832,77 +7832,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation temporelle et spectrale de la photoluminescence de boîtes quantiques de CdZnTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hönerlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8144,51 +8144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8269,51 +8269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8394,51 +8394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Septembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8545,51 +8545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Antennas and Electromagnetic Systems (AES 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Torremolinos, Spain</w:t>
@@ -8657,51 +8657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8737,277 +8737,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polariton laser ridge: an exception to the rule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L Doyennette</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, MARRAKECH, Morocco</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793673v1</w:t>
+                <w:t xml:space="preserve">hal-04874254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The polariton laser ridge: an exception to the rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, MARRAKECH, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874254v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridge polariton laser: towards a short laser on chip for integration</w:t>
               </w:r>
@@ -9019,51 +9019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9170,51 +9170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Light-Matter Coupling in Nanostructures PLMCN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Varadero, Cuba</w:t>
@@ -9269,51 +9269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9554,51 +9554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermont-Ferrand, France</w:t>
@@ -9666,64 +9666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
@@ -9804,51 +9804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors (ICNS-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
@@ -9929,51 +9929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th INTERNATIONAL CONFERENCE ON QUANTUM TECHNOLOGIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Moscou, Russia</w:t>
@@ -9996,527 +9996,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided polaritons in a GaN planar waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951866v1</w:t>
+                <w:t xml:space="preserve">hal-01907806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
+                <w:t xml:space="preserve">Guided polaritons in a ZnO vertical microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Chiaruttini</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mallet-Dida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Jamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">3rd TeraMetaNano International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Uxmal, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910225v1</w:t>
+                <w:t xml:space="preserve">hal-01951849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guided polaritons in a GaN planar waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
+              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907806v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided polaritons in a ZnO vertical microcavity</w:t>
+                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léo Mallet-Dida</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Jamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TeraMetaNano International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Uxmal, Mexico</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951849v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
               </w:r>
@@ -10554,51 +10554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
@@ -10621,359 +10621,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of polaritons in GaN waveguides up to 300K</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952488v1</w:t>
+                <w:t xml:space="preserve">hal-01952415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
+                <w:t xml:space="preserve">Propagation of polaritons in GaN waveguides up to 300K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952415v1</w:t>
+                <w:t xml:space="preserve">hal-01952488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Excitons in Group III-Nitride-Based Quantum Wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018 - 14th Intl Conference on Modern Materials and Technologies - 8th Forum on New Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shuji NAKAMURA; University of California; USA (Honorary Chair) Michele MUCCINI; CNR-ISMN; Italy (C, Jun 2018, Pérouse, Italy</w:t>
@@ -11002,51 +11002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between vertical emission and guided emission in a ZnO microcavity polariton laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mallet-Dida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11153,51 +11153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masha Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11416,51 +11416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11554,51 +11554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hybrid Photonics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Miconos, Greece</w:t>
@@ -11877,103 +11877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
@@ -12015,77 +12015,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12140,77 +12140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond dynamics of free and bound excitons in doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12274,64 +12274,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in AlGaN/GaN polar quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12505,359 +12505,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in wide band gap semiconductors.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A nitride-on-Silicon microdisk laser emitting at 275 nm and room-temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School on Nanophotonics and Photovoltaics. INSP 2015.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MISP : Mediterranean Institute of Fundamental Physics, Sep 2015, Cefalu, Italy</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics 2015 (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389731v1</w:t>
+                <w:t xml:space="preserve">hal-01308239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nitride-on-Silicon microdisk laser emitting at 275 nm and room-temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect excitons in wide band gap semiconductors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Gayral</w:t>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics 2015 (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International School on Nanophotonics and Photovoltaics. INSP 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MISP : Mediterranean Institute of Fundamental Physics, Sep 2015, Cefalu, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308239v1</w:t>
+                <w:t xml:space="preserve">hal-01389731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
@@ -12886,64 +12886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Well Structures Grown on Sapphire and GaN Substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13011,64 +13011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-on-Silicon microdisks resonators for deep-UV laser emission at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13175,51 +13175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rereao Hahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13300,51 +13300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13386,77 +13386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient photoluminescence of aluminum-rich (Al, Ga) N low-dimensional structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13571,51 +13571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13834,51 +13834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
@@ -15475,64 +15475,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Hoenerlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15596,77 +15596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Etersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.239-241</w:t>
@@ -15695,103 +15695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications held at the 2008 E-MRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg (FRANCE), France. pp.239-241</w:t>
@@ -15846,64 +15846,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Hoenerlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15927,203 +15927,203 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence properties of Eu-doped ZnO thin films prepared by sol-gel process and spin coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic spin relaxation in GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16141,131 +16141,131 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Nitride Semiconductors (ICNS-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Las Vegas (NV), United States. pp.2355-2357, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200778564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic spin relaxation in GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16293,73 +16293,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Colloquium on Lasers and Quantum Optics (COLOQ 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble (FRANCE), France. pp.115-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spectral characterisation of the photoluminescence of the quantum boxes of CdZnTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16368,101 +16368,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Honerlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dijon (FRANCE), France. pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16472,190 +16472,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark lakes of cold dipolar exciton fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristégui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics of Excitons in Confined Systems (OECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Warsaw, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dipole length on spatio-temporal behavior of excitonic fluids hosted by GaN/(AlGa)N QWs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16696,113 +16696,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Excitons and Polaritons in Semiconductors (PEPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Reykyavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laser à polaritons de guide d’onde : vers une nouvelle génération de lasers pour la photonique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16821,113 +16821,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning GaN/AlGaN quantum well emission by deposition of Few-Layer Graphene and Nickel/Gold films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16946,73 +16946,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS -14th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Mott transition of indirect excitons in GaN/(AlGa)N heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17034,150 +17034,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polariton laser based on GaN waveguide: comparative gain study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17196,87 +17196,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Optics of Excitons in Confined Systems, OECS 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dortmund, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain modeling in InGaN / GaN microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle BRIMONT</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17321,100 +17321,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS-13 — 13th International Conference on Nitride Semiconductors 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the strong coupling in a GaN polariton waveguide: Impact of the Sommerfeld enhancement of the exciton spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17446,73 +17446,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of UV-C and blue emitting
 nitride-on-silicon microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -17572,73 +17572,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17647,498 +17647,498 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors – ICNS12.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved Photoluminescence spectroscopy of Zn1-XCdXO nanowires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on ZnO and Related Materials.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of a hybrid nitride-ZnO microcavity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Time-resolved photoluminescence of high-aluminum-content (Al,Ga)N quantum wells and epilayers emitting in the 215-255 nm range.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hiramatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Gallium Nitride Materials &amp; Devices VII".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride semiconductors (IWN 2012).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708677v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoluminescence of high-aluminum-content (Al,Ga)N quantum wells and epilayers emitting in the 215-255 nm range.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Optical properties of a hybrid nitride-ZnO microcavity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Hiramatsu</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride semiconductors (IWN 2012).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Gallium Nitride Materials &amp; Devices VII".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797472v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong coupling of multiple branches polariton in a ZnO microcavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18160,88 +18160,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. On Optics of Excitons in Confined Systems - OECS11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18251,114 +18251,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de relaxation de spin excitonique dans le nitrure de gallium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Louis Pasteur - Strasbourg I, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00369456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId358"/>
+      <w:footerReference w:type="default" r:id="rId359"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18426,51 +18426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00823E0D"/>
+    <w:nsid w:val="35FEA32A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18657,51 +18657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-brimont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-1383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131915614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521600v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gueye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jamadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085304" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rereao Hahe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235308" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orosz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kamoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804986" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.196406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.121201" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.072001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petersen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilliot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3436628" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cr&#233;gut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.061" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJLZRLX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoenerlage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3056657" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoenerlage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3197035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honerlage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155212" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021358" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Honerlage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125201" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195311" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimpour Soleimani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125209" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202760v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cronenberger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545168v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012038" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545179v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-46F13XPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#246;nerlage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LFD0JWR7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souissi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Develay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802990v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793615v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brimont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souissi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyennette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803105v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541728" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyennette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951866v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952488v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951817v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951085v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamis Gargoubi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306898v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308245v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132062v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyake" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300505" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLP2X2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132088v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924372v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814848v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545164v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371753v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etersen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545158v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371770v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545175v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778564" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PJH4080-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545188v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877757v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877728v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708706v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Ponce" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797472v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hiramatsu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-brimont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-1383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131915614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521600v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gueye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jamadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085304" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rereao Hahe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235308" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orosz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kamoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804986" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.196406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.121201" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.072001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petersen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilliot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3436628" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoenerlage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3056657" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cr&#233;gut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJLZRLX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoenerlage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3197035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honerlage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155212" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Honerlage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021358" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195311" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202760v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cronenberger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimpour Soleimani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125209" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545168v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012038" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545179v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-46F13XPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#246;nerlage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LFD0JWR7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souissi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Develay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802990v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793615v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brimont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souissi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyennette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793673v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803105v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541728" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyennette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951817v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951085v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamis Gargoubi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306898v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308245v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132062v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyake" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300505" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLP2X2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132088v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924372v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814848v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545164v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371753v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etersen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545158v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371770v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545175v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PJH4080-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545176v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545188v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877757v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877728v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708706v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Ponce" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797472v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hiramatsu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369456v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>