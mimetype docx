--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2681,295 +2681,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of Photonic Crystal Localized Modes through Third-Harmonic Generation</w:t>
+                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yijia Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00236⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398059v1</w:t>
+                <w:t xml:space="preserve">hal-02087428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Imaging of Photonic Crystal Localized Modes through Third-Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijia Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.34191. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (7), pp.1240-1247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep34191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087428v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared III-nitride-on-silicon nanophotonic platform with microdisk resonators</w:t>
               </w:r>
@@ -3504,51 +3504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant second harmonic generation in a gallium nitride two-dimensional photonic crystal on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iännis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared gallium nitride two-dimensional photonic crystal platform on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iännis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,445 +5117,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton lasing in a hybrid bulk ZnO microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 99, pp.161104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3650268⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633265v1</w:t>
+                <w:t xml:space="preserve">hal-00632917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+                <w:t xml:space="preserve">Polariton lasing in a hybrid bulk ZnO microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rossbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
+              <w:t xml:space="preserve">, 2011, 99, pp.161104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3650268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632917v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser emission with excitonic gain in a ZnO planar microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kavokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3593032⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554480v3</w:t>
+                <w:t xml:space="preserve">hal-00633192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5604,210 +5604,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Beaur</w:t>
+                <w:t xml:space="preserve">Laser emission with excitonic gain in a ZnO planar microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (211105), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3593032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633192v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554480v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and Optical Properties of a Fully-Hybrid Epitaxial ZnO-Based Microcavity in the Strong-Coupling Regime</w:t>
               </w:r>
@@ -6733,1247 +6733,1113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of excitonic spin relaxation dynamics in GaN</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and photoluminescence properties of ZnO thin films prepared by sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.113539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3021358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545182v1</w:t>
+                <w:t xml:space="preserve">hal-00370356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and photoluminescence properties of ZnO thin films prepared by sol-gel process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of excitonic spin relaxation dynamics in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Honerlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 104, pp.113539. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.125201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3021358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545174v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and photoluminescence properties of ZnO thin films prepared by sol-gel process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Schmerber</w:t>
+                <w:t xml:space="preserve">Relaxation of electron-hole pairs by coherent emission of LO-phonons in the quantum kinetic regime measured in CdZnTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Cronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuntheak Kheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3021358⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (19), pp.195311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.195311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370356v1</w:t>
+                <w:t xml:space="preserve">hal-00540834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of electron-hole pairs by coherent emission of LO-phonons in the quantum kinetic regime measured in CdZnTe quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Mariette</w:t>
+                <w:t xml:space="preserve">Measurement of exciton spin coherence by nondegenerate four-wave mixing experiments in the χ&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt; regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rahimpour Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (19), pp.195311. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 75 (12), pp.125209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.125209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.195311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00540834v1</w:t>
+                <w:t xml:space="preserve">hal-00202760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of exciton spin coherence by nondegenerate four-wave mixing experiments in the χ&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt; regime</w:t>
+                <w:t xml:space="preserve">Measurement of exciton spin coherence by nondegenerate four-wave mixing experiments in the chi((3)) regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Cronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cronenberger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Rahimpour Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Crégut</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75 (12), pp.125209. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 75, pp.125209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.125209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.125209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00202760v1</w:t>
+                <w:t xml:space="preserve">hal-00545184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of exciton spin coherence by nondegenerate four-wave mixing experiments in the chi((3)) regime</w:t>
+                <w:t xml:space="preserve">LO-phonon cascade emission in CdZnTe quantum wells: coherent control and quantum kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.125209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92, pp.12038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/92/1/012038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545184v1</w:t>
+                <w:t xml:space="preserve">hal-00545168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LO-phonon cascade emission in CdZnTe quantum wells: coherent control and quantum kinetics</w:t>
+                <w:t xml:space="preserve">Coherent control and quantum kinetics of LO-phonon emission in CdZnTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Cregut</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (2-3), pp.119-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys:2008022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/92/1/012038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00545168v1</w:t>
+                <w:t xml:space="preserve">hal-00545179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent control and quantum kinetics of LO-phonon emission in CdZnTe quantum wells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steeve Cronenberger</w:t>
+                <w:t xml:space="preserve">Caractérisation temporelle et spectrale de la photoluminescence de boîtes quantiques de CdZnTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...67 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hönerlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Phys. IV (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 135 (1), pp.107-108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00205011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7983,51 +7849,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluides quantiques d'excitons indirects dans des puits quantiques GaN/AlGaN : vers une condensation dans l'état sombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8036,534 +7902,534 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laser à polaritons : Un nouveau type de laser ruban (continu ou à blocage de modes) pour la photonique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Optique - Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridge polariton laser: short lasers for on-chip integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Ultraviolet Materials and Devices (IWUMD 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN-based Waveguide polariton lasers: from quasi-CW to mode-locked lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors (ICNS-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode synchronization in GaN ridge polariton lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8582,212 +8448,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Antennas and Electromagnetic Systems (AES 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch from mono-to multi-mode polariton laser in GaN ridge waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brimont</w:t>
+                <w:t xml:space="preserve">H Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8832,363 +8698,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polariton laser ridge: an exception to the rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, MARRAKECH, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridge polariton laser: towards a short laser on chip for integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors IWN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of polaritonic gain in GaN ridge polariton lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9207,457 +9073,457 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Light-Matter Coupling in Nanostructures PLMCN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a ridge polariton laser is different from a standard ridge laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Brimont</w:t>
+                <w:t xml:space="preserve">Complexity of dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masha Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics of Excitons in Confined Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Dortmund, Aug 2021, Dortmund, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803105v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Scalbert</w:t>
+                <w:t xml:space="preserve">How a ridge polariton laser is different from a standard ridge laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiaka Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics of Excitons in Confined Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878035v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a GaN waveguide polariton laser, so different from a ridge laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled and thermalized indirect exciton fluids in a GaN/AlGaN quantum well with electrostatic traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9716,73 +9582,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Over Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9841,73 +9707,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors (ICNS-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control over dipolar exciton fluids in GaN/(AlGa)N nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9966,573 +9832,573 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th INTERNATIONAL CONFERENCE ON QUANTUM TECHNOLOGIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guided polaritons in a ZnO vertical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mallet-Dida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Jamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd TeraMetaNano International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Uxmal, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907806v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided polaritons in a ZnO vertical microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Jamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TeraMetaNano International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Uxmal, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951849v1</w:t>
+                <w:t xml:space="preserve">hal-01907806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided polaritons in a GaN planar waveguide</w:t>
+                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951866v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
+                <w:t xml:space="preserve">Guided polaritons in a GaN planar waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910225v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10591,73 +10457,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10716,73 +10582,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of polaritons in GaN waveguides up to 300K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10841,73 +10707,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Excitons in Group III-Nitride-Based Quantum Wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10966,212 +10832,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018 - 14th Intl Conference on Modern Materials and Technologies - 8th Forum on New Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shuji NAKAMURA; University of California; USA (Honorary Chair) Michele MUCCINI; CNR-ISMN; Italy (C, Jun 2018, Pérouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between vertical emission and guided emission in a ZnO microcavity polariton laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mallet-Dida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous versus inhomogeneous broadening of the photoluminescence in polar GaN/(AlGa)N quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masha Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11216,87 +11082,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN18.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sven Höfling, Alexei Kavokin, Jul 2017, Würtzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-on-silicon platform for UV-visible photonics with integrated microlaser sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11304,110 +11170,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in polar GaN/(AlGa)N quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11466,73 +11332,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International school/colloquium in honor of E. Gross</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, St-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11591,323 +11457,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hybrid Photonics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Miconos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride nanophotonics from the deep ultra-violet to the near infrared: non-linear optics and microlasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the generation and propagation of polariton condensates at 300K in ZnO microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rereao Hahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamis Gargoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11966,73 +11832,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12091,73 +11957,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alan Doolittle, Tomás Palacios, Stacia Keller, Siddharth Rajan, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond dynamics of free and bound excitons in doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12225,73 +12091,73 @@
               <w:t xml:space="preserve">Hasselt Diamond Workshop 2016 - SBDD XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Miloš Nesládek, Mar 2016, Hasselt, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.115202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in AlGaN/GaN polar quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12350,198 +12216,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN17.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yasuhiko Arakawa, Mar 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-on-Silicon microdisk lasers covering the blue to UV-C spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nitride-on-Silicon microdisk laser emitting at 275 nm and room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12600,73 +12466,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics 2015 (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in wide band gap semiconductors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12725,113 +12591,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School on Nanophotonics and Photovoltaics. INSP 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MISP : Mediterranean Institute of Fundamental Physics, Sep 2015, Cefalu, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12850,73 +12716,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Well Structures Grown on Sapphire and GaN Substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12975,73 +12841,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective Electronic Excitations in 2D (CEE 2D 2015) - INDEX Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Dubin, ICFO (ES); Vittorio Pellegrini, Scuola Normale Superiore &amp; IIT (IT); Aron Pinczuk, Columbia University (USA); David Ritchie, University of Cambridge (UK); Massimo Rontani, Cnr Nano (IT); Thomas Satzoukidis, Scuola Normale Superiore (IT); Masha Vladimirova, CNRS (FR), Sep 2015, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-on-Silicon microdisks resonators for deep-UV laser emission at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13063,110 +12929,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2015, colloque 9357 « Physics and Simulation of Optoelectronic Devices XXIII »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensats de polaritons dans les microcavités ZnO : Imageries de la formation et propagation balistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13225,73 +13091,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. 23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and modeling the propagation of polariton condensates in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rereao Hahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13350,73 +13216,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41th International Symposium on Semiconductor Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient photoluminescence of aluminum-rich (Al, Ga) N low-dimensional structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13438,131 +13304,131 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nitride Semiconductors – ICNS10.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jaime A. Freitas Jr, Aug 2013, Washington DC, United States. pp.765, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201300505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201300505⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial localization of polariton condensates in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rereao Hahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13621,113 +13487,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between localized and delocalized photonic modes in a cavity and a W1 waveguide probed by QD photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13746,73 +13612,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polariton condensates in ZnO microcavities: generation, dynamics and localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13871,73 +13737,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation of polaritons up to 300K and in-plane propagation in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13996,73 +13862,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on Optics of Excitons in Confined Systems (OECS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly excitonic polariton condensates in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14121,198 +13987,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Light-Matter Coupling in Nanostructures (PLMCN14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Héraclion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photuminescence spectroscopy investigations of nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">ZnO-based polariton laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Oxyde-based Materials and Devices".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">31th International Conference on the Physics of Semiconductors (ICPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806326v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO-based polariton laser from low to room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14371,198 +14237,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO-based polariton laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+                <w:t xml:space="preserve">Time-resolved photuminescence spectroscopy investigations of nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Conference on the Physics of Semiconductors (ICPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Oxyde-based Materials and Devices".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814848v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation of non polar ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14611,104 +14477,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Berlin, Germany. pp.1225, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201100263⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of high quality factor optical resonators incorporating GaN/AlN Quantum Dots and Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14767,73 +14633,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigations of non-polar homo-epitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14892,73 +14758,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque National ZnO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality factor of AlN microdisks embedding GaN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15007,104 +14873,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Tampa, United States. pp.2328-2330, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201001161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201001161⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic cavities embedding GaN quantum dots for the UV spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15163,73 +15029,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3N Workshop Nanolum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong exciton-photon coupling in ZnO microcavities : Promoting polariton physics up to 300K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15288,73 +15154,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Japan-France Workshop on Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between bragg- and cavity-mode polaritons in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15413,73 +15279,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Light-Matter Coupling in Nanostructures (PLMCN9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation-enhanced spin relaxation in wurtzite GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15534,444 +15400,444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Luminescence and Optical Spectroscopy of Condensed Matter (ICL'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lyon (FRANCE), France. pp.1806-1807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin Relaxation in Wurtzite GaN: Valence Band Structure and Dislocation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Hoenerlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.239-241</w:t>
+              <w:t xml:space="preserve">29th International Conference on Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rio de Janeiro (BRAZIL), France. pp.405-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371753v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Etersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Cregut</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications held at the 2008 E-MRS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg (FRANCE), France. pp.239-241</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.239-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545170v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Relaxation in Wurtzite GaN: Valence Band Structure and Dislocation Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rio de Janeiro (BRAZIL), France. pp.405-406</w:t>
+              <w:t xml:space="preserve">Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications held at the 2008 E-MRS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg (FRANCE), France. pp.239-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545158v1</w:t>
+                <w:t xml:space="preserve">hal-00545170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence properties of Eu-doped ZnO thin films prepared by sol-gel process and spin coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16030,73 +15896,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic spin relaxation in GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16141,104 +16007,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Nitride Semiconductors (ICNS-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Las Vegas (NV), United States. pp.2355-2357, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200778564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200778564⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic spin relaxation in GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16293,73 +16159,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Colloquium on Lasers and Quantum Optics (COLOQ 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble (FRANCE), France. pp.115-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spectral characterisation of the photoluminescence of the quantum boxes of CdZnTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16418,51 +16284,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dijon (FRANCE), France. pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16472,190 +16338,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark lakes of cold dipolar exciton fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Aristégui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics of Excitons in Confined Systems (OECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Warsaw, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dipole length on spatio-temporal behavior of excitonic fluids hosted by GaN/(AlGa)N QWs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16696,225 +16562,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Excitons and Polaritons in Semiconductors (PEPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Reykyavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laser à polaritons de guide d’onde : vers une nouvelle génération de lasers pour la photonique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cambril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning GaN/AlGaN quantum well emission by deposition of Few-Layer Graphene and Nickel/Gold films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16946,73 +16812,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS -14th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Mott transition of indirect excitons in GaN/(AlGa)N heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17071,212 +16937,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polariton laser based on GaN waveguide: comparative gain study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Optics of Excitons in Confined Systems, OECS 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dortmund, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain modeling in InGaN / GaN microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle BRIMONT</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17321,73 +17187,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS-13 — 13th International Conference on Nitride Semiconductors 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the strong coupling in a GaN polariton waveguide: Impact of the Sommerfeld enhancement of the exciton spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17446,88 +17312,88 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of UV-C and blue emitting
 nitride-on-silicon microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17535,110 +17401,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17697,198 +17563,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors – ICNS12.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved Photoluminescence spectroscopy of Zn1-XCdXO nanowires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopez-Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on ZnO and Related Materials.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photoluminescence of high-aluminum-content (Al,Ga)N quantum wells and epilayers emitting in the 215-255 nm range.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17897,123 +17763,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hiramatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride semiconductors (IWN 2012).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of a hybrid nitride-ZnO microcavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18072,73 +17938,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Gallium Nitride Materials &amp; Devices VII".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong coupling of multiple branches polariton in a ZnO microcavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18197,51 +18063,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. On Optics of Excitons in Confined Systems - OECS11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18251,114 +18117,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de relaxation de spin excitonique dans le nitrure de gallium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Louis Pasteur - Strasbourg I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00369456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId359"/>
+      <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18426,51 +18292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35FEA32A"/>
+    <w:nsid w:val="5478DFBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18657,51 +18523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-brimont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-1383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131915614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521600v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gueye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jamadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085304" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rereao Hahe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235308" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orosz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kamoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804986" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.196406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.121201" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.072001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petersen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilliot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3436628" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoenerlage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3056657" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cr&#233;gut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJLZRLX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoenerlage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3197035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honerlage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155212" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Honerlage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021358" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195311" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202760v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cronenberger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimpour Soleimani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125209" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545168v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012038" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545179v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-46F13XPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#246;nerlage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LFD0JWR7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souissi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Develay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802990v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793615v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brimont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souissi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyennette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793673v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803105v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541728" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyennette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951817v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951085v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamis Gargoubi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306898v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308245v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132062v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyake" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300505" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLP2X2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132088v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924372v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814848v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545164v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371753v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etersen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545158v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371770v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545175v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PJH4080-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545176v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545188v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877757v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877728v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708706v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Ponce" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797472v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hiramatsu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369456v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-brimont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-1383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131915614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521600v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gueye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jamadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085304" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rereao Hahe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235308" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orosz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kamoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804986" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.196406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.121201" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.072001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petersen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilliot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3436628" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoenerlage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3056657" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cr&#233;gut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJLZRLX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoenerlage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3197035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honerlage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155212" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370356v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021358" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Honerlage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125201" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195311" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cronenberger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimpour Soleimani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125209" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545184v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012038" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545179v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-46F13XPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205011v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#246;nerlage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LFD0JWR7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877768v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souissi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Develay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802990v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793615v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brimont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souissi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyennette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793673v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329999v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541728" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803197v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyennette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952488v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951817v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951085v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamis Gargoubi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308245v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132062v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021458v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyake" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300505" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLP2X2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132088v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924372v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924149v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814848v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806309v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545164v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etersen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371770v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545175v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778564" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PJH4080-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545188v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877757v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877728v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708706v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Ponce" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797472v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hiramatsu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>