--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1527,295 +1527,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition between horizontal and vertical polariton lasing in planar microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+                <w:t xml:space="preserve">Omar Jamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Dmitry Solnyshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (8), pp.085304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.085304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272702v1</w:t>
+                <w:t xml:space="preserve">hal-02059958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between horizontal and vertical polariton lasing in planar microcavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Réveret</w:t>
+                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Solnyshkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Leymarie</w:t>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (8), pp.085304. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.4911-4918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.085304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059958v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue Microlasers Integrated on a Photonic Platform on Silicon</w:t>
               </w:r>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2592,51 +2592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3383,51 +3383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristera Andreakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,295 +3753,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nitride photonic crystals and microdiscs for ultra-violet nanophotonics</w:t>
+                <w:t xml:space="preserve">Patterned silicon substrates: A common platform for room temperature GaN and ZnO polariton lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Néel</w:t>
+                <w:t xml:space="preserve">Jesús Zúñiga-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Roland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Checoury</w:t>
+                <w:t xml:space="preserve">E. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M El Kurdi</w:t>
+                <w:t xml:space="preserve">M.J. Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sauvage</w:t>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.023001. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.241113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/2/023001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4884120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007639v1</w:t>
+                <w:t xml:space="preserve">hal-01131005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterned silicon substrates: A common platform for room temperature GaN and ZnO polariton lasers</w:t>
+                <w:t xml:space="preserve">Aluminum nitride photonic crystals and microdiscs for ultra-violet nanophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Zúñiga-Pérez</w:t>
+                <w:t xml:space="preserve">D. Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rereao Hahe</w:t>
+                <w:t xml:space="preserve">I Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Rashid</w:t>
+                <w:t xml:space="preserve">M El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+                <w:t xml:space="preserve">S Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104, pp.241113. </w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.023001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4884120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/2/023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131005v1</w:t>
+                <w:t xml:space="preserve">hal-02007639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of photonic modes in an AlN-based photonic crystal probed by an ultra-violet internal light source</w:t>
               </w:r>
@@ -4200,51 +4200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4480,51 +4480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.121201. </w:t>
@@ -4907,51 +4907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100, pp.191104. </w:t>
@@ -5117,295 +5117,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+                <w:t xml:space="preserve">Polariton lasing in a hybrid bulk ZnO microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rossbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 99, pp.161104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3650268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632917v1</w:t>
+                <w:t xml:space="preserve">hal-00633265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton lasing in a hybrid bulk ZnO microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 99, pp.161104. </w:t>
+              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3650268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633265v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
@@ -5819,64 +5819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Zúñiga-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6733,291 +6733,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and photoluminescence properties of ZnO thin films prepared by sol-gel process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of excitonic spin relaxation dynamics in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Honerlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3021358⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.125201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370356v1</w:t>
+                <w:t xml:space="preserve">hal-00545182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of excitonic spin relaxation dynamics in GaN</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and photoluminescence properties of ZnO thin films prepared by sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.125201. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.113539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3021358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545182v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation of electron-hole pairs by coherent emission of LO-phonons in the quantum kinetic regime measured in CdZnTe quantum wells</w:t>
               </w:r>
@@ -8635,51 +8635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9103,286 +9103,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Scalbert</w:t>
+                <w:t xml:space="preserve">How a ridge polariton laser is different from a standard ridge laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiaka Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics of Excitons in Confined Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878035v1</w:t>
+                <w:t xml:space="preserve">hal-04803105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a ridge polariton laser is different from a standard ridge laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Brimont</w:t>
+                <w:t xml:space="preserve">Complexity of dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masha Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics of Excitons in Confined Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Dortmund, Aug 2021, Dortmund, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803105v1</w:t>
+                <w:t xml:space="preserve">hal-04878035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a GaN waveguide polariton laser, so different from a ridge laser</w:t>
               </w:r>
@@ -9532,64 +9532,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
@@ -9670,51 +9670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors (ICNS-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
@@ -9795,51 +9795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th INTERNATIONAL CONFERENCE ON QUANTUM TECHNOLOGIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Moscou, Russia</w:t>
@@ -9920,51 +9920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Jamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd TeraMetaNano International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Uxmal, Mexico</w:t>
@@ -10487,320 +10487,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
+                <w:t xml:space="preserve">Propagation of polaritons in GaN waveguides up to 300K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952415v1</w:t>
+                <w:t xml:space="preserve">hal-01952488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of polaritons in GaN waveguides up to 300K</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952488v1</w:t>
+                <w:t xml:space="preserve">hal-01952415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Excitons in Group III-Nitride-Based Quantum Wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10907,51 +10907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10993,77 +10993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous versus inhomogeneous broadening of the photoluminescence in polar GaN/(AlGa)N quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masha Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11282,51 +11282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11420,51 +11420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hybrid Photonics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Miconos, Greece</w:t>
@@ -11737,277 +11737,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alan Doolittle, Tomás Palacios, Stacia Keller, Siddharth Rajan, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388929v1</w:t>
+                <w:t xml:space="preserve">hal-01388983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alan Doolittle, Tomás Palacios, Stacia Keller, Siddharth Rajan, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388983v1</w:t>
+                <w:t xml:space="preserve">hal-01388929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond dynamics of free and bound excitons in doped diamond</w:t>
               </w:r>
@@ -12032,51 +12032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12140,51 +12140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in AlGaN/GaN polar quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12515,51 +12515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in wide band gap semiconductors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12621,277 +12621,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Well Structures Grown on Sapphire and GaN Substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Collective Electronic Excitations in 2D (CEE 2D 2015) - INDEX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Dubin, ICFO (ES); Vittorio Pellegrini, Scuola Normale Superiore &amp; IIT (IT); Aron Pinczuk, Columbia University (USA); David Ritchie, University of Cambridge (UK); Massimo Rontani, Cnr Nano (IT); Thomas Satzoukidis, Scuola Normale Superiore (IT); Masha Vladimirova, CNRS (FR), Sep 2015, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308247v1</w:t>
+                <w:t xml:space="preserve">hal-01305122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Well Structures Grown on Sapphire and GaN Substrates.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Electronic Excitations in 2D (CEE 2D 2015) - INDEX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Dubin, ICFO (ES); Vittorio Pellegrini, Scuola Normale Superiore &amp; IIT (IT); Aron Pinczuk, Columbia University (USA); David Ritchie, University of Cambridge (UK); Massimo Rontani, Cnr Nano (IT); Thomas Satzoukidis, Scuola Normale Superiore (IT); Masha Vladimirova, CNRS (FR), Sep 2015, Pise, Italy</w:t>
+              <w:t xml:space="preserve">23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305122v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-on-Silicon microdisks resonators for deep-UV laser emission at room-temperature</w:t>
               </w:r>
@@ -13054,51 +13054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. 23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
@@ -13246,298 +13246,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient photoluminescence of aluminum-rich (Al, Ga) N low-dimensional structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Spatial localization of polariton condensates in a ZnO microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Miyake</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nitride Semiconductors – ICNS10.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021458v1</w:t>
+                <w:t xml:space="preserve">hal-01132074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial localization of polariton condensates in a ZnO microcavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Transient photoluminescence of aluminum-rich (Al, Ga) N low-dimensional structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Nitride Semiconductors – ICNS10.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaime A. Freitas Jr, Aug 2013, Washington DC, United States. pp.765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201300505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132074v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between localized and delocalized photonic modes in a cavity and a W1 waveguide probed by QD photoluminescence</w:t>
               </w:r>
@@ -13825,51 +13825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on Optics of Excitons in Confined Systems (OECS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
@@ -13950,51 +13950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Light-Matter Coupling in Nanostructures (PLMCN14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Héraclion, Greece</w:t>
@@ -14036,51 +14036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO-based polariton laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14187,51 +14187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14538,277 +14538,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of high quality factor optical resonators incorporating GaN/AlN Quantum Dots and Wells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+                <w:t xml:space="preserve">Optical investigations of non-polar homo-epitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2ème Colloque National ZnO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633287v1</w:t>
+                <w:t xml:space="preserve">hal-00633315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigations of non-polar homo-epitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Beaur</w:t>
+                <w:t xml:space="preserve">Optical properties of high quality factor optical resonators incorporating GaN/AlN Quantum Dots and Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque National ZnO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633315v1</w:t>
+                <w:t xml:space="preserve">hal-00633287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality factor of AlN microdisks embedding GaN quantum dots</w:t>
               </w:r>
@@ -16749,51 +16749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16900,51 +16900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
@@ -17513,51 +17513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17612,51 +17612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved Photoluminescence spectroscopy of Zn1-XCdXO nanowires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17718,277 +17718,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoluminescence of high-aluminum-content (Al,Ga)N quantum wells and epilayers emitting in the 215-255 nm range.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Optical properties of a hybrid nitride-ZnO microcavity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Hiramatsu</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride semiconductors (IWN 2012).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Gallium Nitride Materials &amp; Devices VII".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797472v1</w:t>
+                <w:t xml:space="preserve">hal-00708677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of a hybrid nitride-ZnO microcavity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Time-resolved photoluminescence of high-aluminum-content (Al,Ga)N quantum wells and epilayers emitting in the 215-255 nm range.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hiramatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Gallium Nitride Materials &amp; Devices VII".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride semiconductors (IWN 2012).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708677v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong coupling of multiple branches polariton in a ZnO microcavity.</w:t>
               </w:r>
@@ -18026,51 +18026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. On Optics of Excitons in Confined Systems - OECS11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t>
@@ -18292,51 +18292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5478DFBE"/>
+    <w:nsid w:val="14E4FDDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18523,51 +18523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-brimont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-1383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131915614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521600v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gueye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jamadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085304" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rereao Hahe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235308" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orosz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kamoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804986" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.196406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.121201" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.072001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petersen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilliot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3436628" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoenerlage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3056657" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cr&#233;gut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJLZRLX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoenerlage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3197035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honerlage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155212" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370356v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021358" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Honerlage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125201" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195311" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cronenberger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimpour Soleimani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125209" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545184v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012038" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545179v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-46F13XPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205011v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#246;nerlage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LFD0JWR7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877768v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souissi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Develay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802990v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793615v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brimont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souissi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyennette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793673v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329999v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541728" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803197v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyennette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952488v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951817v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951085v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamis Gargoubi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308245v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132062v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021458v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyake" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300505" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLP2X2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132088v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924372v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924149v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814848v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806309v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545164v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etersen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371770v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545175v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778564" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PJH4080-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545188v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877757v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877728v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708706v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Ponce" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797472v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hiramatsu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-brimont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-1383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131915614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521600v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gueye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jamadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rereao Hahe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235308" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orosz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kamoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804986" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.196406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.121201" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.072001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petersen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilliot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3436628" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoenerlage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3056657" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cr&#233;gut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJLZRLX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoenerlage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3197035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honerlage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155212" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Honerlage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021358" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195311" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cronenberger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimpour Soleimani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125209" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545184v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012038" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545179v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-46F13XPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205011v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#246;nerlage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LFD0JWR7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877768v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souissi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Develay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802990v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793615v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brimont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souissi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyennette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793673v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329999v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803105v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541728" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803197v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyennette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951817v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951085v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamis Gargoubi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308245v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132062v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132074v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyake" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300505" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLP2X2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132088v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924372v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924149v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814848v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806309v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545164v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etersen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371770v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545175v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778564" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PJH4080-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545188v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877757v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877728v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708706v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Ponce" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797472v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hiramatsu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>