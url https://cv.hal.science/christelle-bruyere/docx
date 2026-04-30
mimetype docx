--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -707,554 +707,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des risques organisationnels en ambulatoire : une étude comparative de 4 cliniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Prévention des risques organisationnels en ambulatoire : une étude comparative de quatre cliniques », Vol 35 n°1, 6-17.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bruyere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Romeyer</w:t>
+                <w:t xml:space="preserve">C. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+              <w:t xml:space="preserve">Journal de Gestion et d’Economies Médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746674v1</w:t>
+                <w:t xml:space="preserve">hal-02128279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prévention des risques organisationnels en ambulatoire : une étude comparative de quatre cliniques », Vol 35 n°1, 6-17.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bruyère</w:t>
+                <w:t xml:space="preserve">Prévention des risques organisationnels en ambulatoire : une étude comparative de 4 cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romeyer</w:t>
+                <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gestion et d’Economies Médicales</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128279v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bruyère</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010385v1</w:t>
+                <w:t xml:space="preserve">hal-02127814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01354704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bruyere</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1035415ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127814v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le bricolage logistique en milieu hospitalier : étude du flux de réapprovisionnement des services de soins », vol 22 n°3, 17-26.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1305,51 +1305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage des chaînes multi-acteurs temporaires: une analyse des processus décisionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1381,178 +1381,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux gérontologiques : une réponse organisationnelle aux nouveaux défis du système de santé ?</w:t>
+                <w:t xml:space="preserve">Un élargissement du concept de réseau clignotant : proposition de lecture de deux formes de réseaux territorialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Verlaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 26, pp.160 à 176</w:t>
+              <w:t xml:space="preserve">, 2009, 24, pp.178-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753426v1</w:t>
+                <w:t xml:space="preserve">hal-04753411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un élargissement du concept de réseau clignotant : proposition de lecture de deux formes de réseaux territorialisés</w:t>
+                <w:t xml:space="preserve">Les réseaux gérontologiques : une réponse organisationnelle aux nouveaux défis du système de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Verlaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 24, pp.178-195</w:t>
+              <w:t xml:space="preserve">, 2009, 26, pp.160 à 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753411v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de santé français</w:t>
               </w:r>
@@ -1790,51 +1790,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11. Caring Management and Large-scale Distribution: A Happy Marriage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,51 +1915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociocratie, de l’intention à l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,51 +2398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l'objet intermédiaire dans la mise en oeuvre d'un Réseau médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques intermédiaires au coeur de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares édition, pp.201, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2499,51 +2499,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mecanique du Care : Cas d'un EHPAD associatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2823,51 +2823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Santé et Sécurité au travail ». Montpellier « Métiers du soin et de la protection : comment prendre soin de ceux qui s’occupent des autres ? Vers un management de la santé au travail spécifique ? » 14 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2970,51 +2970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,51 +3427,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68076794"/>
+    <w:nsid w:val="CD43DD8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3658,51 +3658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bruyere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6115-7855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131901435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gudefin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035415ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Verlaque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonafini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Broussouloux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bruyere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6115-7855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131901435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gudefin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romeyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035415ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Verlaque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonafini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Broussouloux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>