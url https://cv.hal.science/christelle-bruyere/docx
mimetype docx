--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -707,554 +707,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prévention des risques organisationnels en ambulatoire : une étude comparative de quatre cliniques », Vol 35 n°1, 6-17.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bruyère</w:t>
+                <w:t xml:space="preserve">Prévention des risques organisationnels en ambulatoire : une étude comparative de 4 cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Romeyer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gestion et d’Economies Médicales</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128279v1</w:t>
+                <w:t xml:space="preserve">hal-04746674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des risques organisationnels en ambulatoire : une étude comparative de 4 cliniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bruyere</w:t>
+                <w:t xml:space="preserve">« Prévention des risques organisationnels en ambulatoire : une étude comparative de quatre cliniques », Vol 35 n°1, 6-17.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Romeyer</w:t>
+                <w:t xml:space="preserve">C. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+              <w:t xml:space="preserve">Journal de Gestion et d’Economies Médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746674v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bruyere</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1035415ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127814v1</w:t>
+                <w:t xml:space="preserve">hal-04010385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01354704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bruyère</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1035415ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04010385v1</w:t>
+                <w:t xml:space="preserve">hal-02127814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le bricolage logistique en milieu hospitalier : étude du flux de réapprovisionnement des services de soins », vol 22 n°3, 17-26.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1305,51 +1305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage des chaînes multi-acteurs temporaires: une analyse des processus décisionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1381,178 +1381,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un élargissement du concept de réseau clignotant : proposition de lecture de deux formes de réseaux territorialisés</w:t>
+                <w:t xml:space="preserve">Les réseaux gérontologiques : une réponse organisationnelle aux nouveaux défis du système de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Verlaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 24, pp.178-195</w:t>
+              <w:t xml:space="preserve">, 2009, 26, pp.160 à 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753411v1</w:t>
+                <w:t xml:space="preserve">hal-04753426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux gérontologiques : une réponse organisationnelle aux nouveaux défis du système de santé ?</w:t>
+                <w:t xml:space="preserve">Un élargissement du concept de réseau clignotant : proposition de lecture de deux formes de réseaux territorialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Verlaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 26, pp.160 à 176</w:t>
+              <w:t xml:space="preserve">, 2009, 24, pp.178-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753426v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de santé français</w:t>
               </w:r>
@@ -1790,51 +1790,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11. Caring Management and Large-scale Distribution: A Happy Marriage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,51 +1915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociocratie, de l’intention à l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,51 +2398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l'objet intermédiaire dans la mise en oeuvre d'un Réseau médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques intermédiaires au coeur de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares édition, pp.201, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2499,51 +2499,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mecanique du Care : Cas d'un EHPAD associatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2823,51 +2823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Santé et Sécurité au travail ». Montpellier « Métiers du soin et de la protection : comment prendre soin de ceux qui s’occupent des autres ? Vers un management de la santé au travail spécifique ? » 14 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2970,51 +2970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,51 +3427,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD43DD8F"/>
+    <w:nsid w:val="7B66D2E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3658,51 +3658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bruyere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6115-7855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131901435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gudefin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romeyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035415ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Verlaque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonafini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Broussouloux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-bruyere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6115-7855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131901435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gudefin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035415ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Verlaque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonafini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Broussouloux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>